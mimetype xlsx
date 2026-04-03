--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbc6d7980d354325" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reaa63ecca7f24a28" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc912c39cd2984f1b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75aeac80bdcb4c06"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R906595c7cc64447d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc912c39cd2984f1b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c962ad50fc44e07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75aeac80bdcb4c06" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416749</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,882</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,258</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>