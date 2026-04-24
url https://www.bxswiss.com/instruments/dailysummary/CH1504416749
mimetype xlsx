--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reaa63ecca7f24a28" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6406f5093244f52" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75aeac80bdcb4c06"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b4f7e6972ea4fd6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c962ad50fc44e07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75aeac80bdcb4c06" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R355c1873c7d84026" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b4f7e6972ea4fd6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416749</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,028</x:t>
-[...576 lines deleted...]
-          <x:t>4,258</x:t>
+          <x:t>5,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,338</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>