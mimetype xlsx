--- v1 (2026-02-21)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd38f0335b88b4089" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19f401db4de14d46" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48cad335a88c44e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94846e1043534c43"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3bf1c9896aa4053" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48cad335a88c44e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R979acbabeb9e46e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94846e1043534c43" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416731</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>7,139</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,456</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>