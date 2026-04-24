--- v2 (2026-04-03)
+++ v3 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19f401db4de14d46" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27ea15fb8f604fbc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94846e1043534c43"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd069cd07aee14193"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R979acbabeb9e46e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94846e1043534c43" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f858aaff1184d12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd069cd07aee14193" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416731</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...328 lines deleted...]
-          <x:t>6,414</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,020</x:t>
-[...301 lines deleted...]
-          <x:t>5,456</x:t>
+          <x:t>6,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,520</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>