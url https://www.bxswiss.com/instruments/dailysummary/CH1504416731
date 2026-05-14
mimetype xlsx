--- v3 (2026-04-24)
+++ v4 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27ea15fb8f604fbc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R959f392a7e304111" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd069cd07aee14193"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09a4fd8d2afd4203"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f858aaff1184d12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd069cd07aee14193" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfd78f43e8374b66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09a4fd8d2afd4203" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416731</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,538</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,051</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>