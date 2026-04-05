--- v1 (2026-03-14)
+++ v2 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R084c4fed92c1477e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5ac0db64ef94751" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32388d3b5a6c4a83"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04c4a6ea086f459c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d854510b3aa4d4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32388d3b5a6c4a83" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re05ac0069f98420a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04c4a6ea086f459c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416723</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,258</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,538</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>