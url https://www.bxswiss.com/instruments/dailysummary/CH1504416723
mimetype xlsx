--- v2 (2026-04-05)
+++ v3 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5ac0db64ef94751" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66f56b37d4aa4c3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04c4a6ea086f459c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98cc4496321f425a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re05ac0069f98420a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04c4a6ea086f459c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5112e4669d1b4183" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98cc4496321f425a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416723</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...95 lines deleted...]
-          <x:t>5,126</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,514</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>4,538</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,326</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>