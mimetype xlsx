--- v2 (2026-03-14)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7748f5902ffa4e70" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac206e7ae4404aab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd87f9c3716746f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b62d3c2a0804631"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc10cca6224de43c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd87f9c3716746f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb890c8b4e3de464f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b62d3c2a0804631" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416715</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...355 lines deleted...]
-          <x:t>10,030</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,616</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>9,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,732</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,852</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,530</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>