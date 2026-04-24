--- v3 (2026-04-04)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac206e7ae4404aab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25e7a7a552df4dce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b62d3c2a0804631"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7c089e5ab034365"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb890c8b4e3de464f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b62d3c2a0804631" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9689dbd4fabe4e0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7c089e5ab034365" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416715</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>9,240</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,568</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...590 lines deleted...]
-          <x:t>8,530</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,626</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>