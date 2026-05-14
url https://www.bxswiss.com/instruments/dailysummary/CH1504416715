--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25e7a7a552df4dce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8174ffa8f79c455b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7c089e5ab034365"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3d8ab574aec429f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9689dbd4fabe4e0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7c089e5ab034365" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d1d73c2a5834b3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3d8ab574aec429f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416715</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,714</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,377</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>