--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re58fb57374864345" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94b35920df1b48db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4fc428fb8e64495"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R133455fad20f4963"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0f8a0ac58d445de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4fc428fb8e64495" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0786bd8ae83479b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R133455fad20f4963" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416707</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,519 +149,114 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...333 lines deleted...]
-          <x:t>7,868</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,542</x:t>
-[...123 lines deleted...]
-        <x:is>
           <x:t>7,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,110</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,234</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,730</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>