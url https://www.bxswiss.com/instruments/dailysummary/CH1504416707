--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94b35920df1b48db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc704fc0869e34f37" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R133455fad20f4963"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3fdcc7d27f9a49a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0786bd8ae83479b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R133455fad20f4963" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R724e2cfb184849dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3fdcc7d27f9a49a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416707</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...257 lines deleted...]
-          <x:t>6,282</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,436</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>5,730</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,842</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>