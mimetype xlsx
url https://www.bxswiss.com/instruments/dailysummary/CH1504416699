--- v2 (2026-03-15)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1caa690bfb7444cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R841e8fd0fff64a60" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08fc330e0adf4095"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99e3689975ce4d07"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb56e2db3cf5341cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08fc330e0adf4095" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55d3a9321c8447cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99e3689975ce4d07" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416699</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,605 +149,227 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...306 lines deleted...]
-          <x:t>7,090</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,760</x:t>
-[...16 lines deleted...]
-          <x:t>6,748</x:t>
+          <x:t>6,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,506</x:t>
-[...209 lines deleted...]
-        <x:is>
           <x:t>5,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,016</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,980</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,822</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>