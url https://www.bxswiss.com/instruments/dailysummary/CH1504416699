--- v3 (2026-04-04)
+++ v4 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R841e8fd0fff64a60" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d62cf85ecaf4396" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99e3689975ce4d07"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7842f73f765c4fd4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55d3a9321c8447cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99e3689975ce4d07" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc643b75047346ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7842f73f765c4fd4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416699</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...134 lines deleted...]
-          <x:t>10.03.2026</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,332</x:t>
-[...468 lines deleted...]
-          <x:t>4,822</x:t>
+          <x:t>6,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,660</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>