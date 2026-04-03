--- v1 (2026-03-14)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5521eb052524fa0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a4de7702d4d49a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re06907275f544733"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2ff7a01b1764caf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48daafd7c9414941" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re06907275f544733" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82c6dba6456442f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2ff7a01b1764caf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416681</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,594</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,008</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>