--- v2 (2026-04-03)
+++ v3 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a4de7702d4d49a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re104c545d0014ca2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2ff7a01b1764caf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea3ce4c0ce4f4d0e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82c6dba6456442f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2ff7a01b1764caf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e0c505b84204b1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea3ce4c0ce4f4d0e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416681</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,072</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,054</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>