--- v1 (2026-03-14)
+++ v2 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdda10f172e3d416b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81c4a97776484078" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87b0d969e8fb4da8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa91cf33f2a14bb8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R962ea9fce54f4e10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87b0d969e8fb4da8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4736142d84464c74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa91cf33f2a14bb8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416673</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...517 lines deleted...]
-          <x:t>5,840</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,702</x:t>
-[...48 lines deleted...]
-          <x:t>6,618</x:t>
+          <x:t>6,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,250</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>5,790</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,996</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>