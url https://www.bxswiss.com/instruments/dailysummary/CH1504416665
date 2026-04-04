--- v2 (2026-03-15)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8067ca800fc6464b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red1f9b19669a4b0d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca67605ead1b4337"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6e7d57c02894801"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6a2f92722b94a97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca67605ead1b4337" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfeabeb580a0445d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6e7d57c02894801" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416665</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,100</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,048</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>