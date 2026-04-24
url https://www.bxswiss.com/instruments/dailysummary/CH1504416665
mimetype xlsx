--- v3 (2026-04-04)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red1f9b19669a4b0d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e562ebf583e431c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6e7d57c02894801"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6241e09c226642fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfeabeb580a0445d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6e7d57c02894801" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1d7c9745ac24134" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6241e09c226642fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416665</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,072</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,204</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>