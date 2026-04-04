--- v2 (2026-03-15)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fccc14fb9bb4a7c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7453e917691e48ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R851b70da0905485c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f57694ef02647c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73086ebfd71143d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R851b70da0905485c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radd843869d6f4d68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f57694ef02647c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416657</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,554</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,288</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>