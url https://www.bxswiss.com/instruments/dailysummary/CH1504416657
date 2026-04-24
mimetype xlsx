--- v3 (2026-04-04)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7453e917691e48ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33f6531a5aa6463b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f57694ef02647c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff16400b1d314031"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radd843869d6f4d68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f57694ef02647c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce097d8265e9420f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff16400b1d314031" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416657</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>7,734</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,554</x:t>
-[...593 lines deleted...]
-          <x:t>6,288</x:t>
+          <x:t>7,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,134</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>