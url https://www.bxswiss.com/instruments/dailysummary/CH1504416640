--- v1 (2026-02-21)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdeab7aefe1184569" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R650033447ce64c33" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra562cc01a5fd4c88"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ff7301b5cad42ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf5ea1e5b1bf4b60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra562cc01a5fd4c88" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89b95d9074b24364" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ff7301b5cad42ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416640</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>7,289</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,404</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>