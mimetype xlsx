--- v2 (2026-04-03)
+++ v3 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R650033447ce64c33" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85b8c25951f5480c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ff7301b5cad42ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6177c8bd06f844d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89b95d9074b24364" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ff7301b5cad42ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4dccef82f06242db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6177c8bd06f844d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416640</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>6,866</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,288</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...573 lines deleted...]
-          <x:t>5,404</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,336</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>