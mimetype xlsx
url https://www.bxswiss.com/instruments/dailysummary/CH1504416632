--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a0dbe9791bd4e6e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdc1997ed8b74e2b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca8075b41dc64057"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf016edf6eadb4918"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R017477db25034609" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca8075b41dc64057" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd0f97ce05094222" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf016edf6eadb4918" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416632</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,196</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,576</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>