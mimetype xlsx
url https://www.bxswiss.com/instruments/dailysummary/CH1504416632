--- v3 (2026-04-03)
+++ v4 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdc1997ed8b74e2b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81685871858844d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf016edf6eadb4918"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6ba5b0d4ea5450f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd0f97ce05094222" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf016edf6eadb4918" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R540a2b48328d4763" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6ba5b0d4ea5450f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416632</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...171 lines deleted...]
-          <x:t>8,028</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,950</x:t>
-[...146 lines deleted...]
-          <x:t>7,594</x:t>
+          <x:t>7,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,170</x:t>
-[...301 lines deleted...]
-          <x:t>6,576</x:t>
+          <x:t>7,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,458</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>