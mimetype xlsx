--- v11 (2026-09-13)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R455c7a8a41b64234" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89f2acbe20dd44ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00cd4f28ffbb420c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf8c2174d7644cba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb58be43511734445" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00cd4f28ffbb420c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4034074835d444be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf8c2174d7644cba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416624</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,753</x:t>
-[...259 lines deleted...]
-          <x:t>26.08.2026</x:t>
+          <x:t>1,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,641</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...77 lines deleted...]
-          <x:t>1,661</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,707</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...143 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,738</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,932</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>