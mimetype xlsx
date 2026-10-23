--- v12 (2026-10-03)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89f2acbe20dd44ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e82e8b6f33d4eda" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf8c2174d7644cba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6f0a2393be944b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4034074835d444be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf8c2174d7644cba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d162385970241f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6f0a2393be944b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416624</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...176 lines deleted...]
-          <x:t>1,760</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,840</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>1,748</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,798</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...387 lines deleted...]
-          <x:t>1,964</x:t>
+          <x:t>15.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,932</x:t>
+          <x:t>1,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,594</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>