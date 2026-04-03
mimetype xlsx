--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7046d6661efa4e2d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd83fdeb2231749cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce663e91241d475c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R634583f6d6d74166"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04f23dd950824893" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce663e91241d475c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfea4d609298e4be5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R634583f6d6d74166" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416624</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,768</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,214</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>