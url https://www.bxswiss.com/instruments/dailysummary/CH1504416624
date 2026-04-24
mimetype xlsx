--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd83fdeb2231749cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3b64d24309946a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R634583f6d6d74166"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4125e22339d5400b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfea4d609298e4be5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R634583f6d6d74166" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b90151de5eb49e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4125e22339d5400b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416624</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>3,496</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,418</x:t>
-[...544 lines deleted...]
-          <x:t>4,214</x:t>
+          <x:t>3,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,054</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>