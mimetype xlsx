--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3b64d24309946a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7d663230a7640ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4125e22339d5400b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf08ba40b3c3a40ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b90151de5eb49e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4125e22339d5400b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref1d75c657444dc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf08ba40b3c3a40ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416624</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,566</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>