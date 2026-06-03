--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7d663230a7640ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbedeb57e8bc4471" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf08ba40b3c3a40ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8ad4841739c432a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref1d75c657444dc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf08ba40b3c3a40ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R512ddef3b16d478b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8ad4841739c432a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416624</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,989</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>