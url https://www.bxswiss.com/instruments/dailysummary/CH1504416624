--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbedeb57e8bc4471" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf72ea85fd31d4640" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8ad4841739c432a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5697c92cd6146f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R512ddef3b16d478b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8ad4841739c432a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e2aa9bb717b4586" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5697c92cd6146f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416624</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,519</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,289</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>