--- v7 (2026-06-23)
+++ v8 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf72ea85fd31d4640" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Read5a05514674d7d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5697c92cd6146f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0f10c0280ff42fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e2aa9bb717b4586" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5697c92cd6146f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52f236ea201c4852" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0f10c0280ff42fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416624</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...63 lines deleted...]
-          <x:t>2,587</x:t>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,539</x:t>
-[...232 lines deleted...]
-          <x:t>2,599</x:t>
+          <x:t>2,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,595</x:t>
-[...92 lines deleted...]
-          <x:t>2,287</x:t>
+          <x:t>2,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,209</x:t>
-[...16 lines deleted...]
-          <x:t>2,217</x:t>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,137</x:t>
-[...112 lines deleted...]
-          <x:t>2,289</x:t>
+          <x:t>1,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,013</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>