--- v8 (2026-07-14)
+++ v9 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Read5a05514674d7d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa02337979e24a58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0f10c0280ff42fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb91b63014e247d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52f236ea201c4852" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0f10c0280ff42fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8369f13a383f413f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb91b63014e247d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416624</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...53 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,231</x:t>
-[...377 lines deleted...]
-          <x:t>2,023</x:t>
+          <x:t>2,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,963</x:t>
-[...91 lines deleted...]
-        <x:is>
           <x:t>2,017</x:t>
-        </x:is>
-[...40 lines deleted...]
-          <x:t>2,013</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>