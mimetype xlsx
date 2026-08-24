--- v9 (2026-08-03)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa02337979e24a58" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43cfedb57d50426d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb91b63014e247d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ae6e60dd47648a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8369f13a383f413f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb91b63014e247d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcadd8230d9294879" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ae6e60dd47648a1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416624</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...63 lines deleted...]
-          <x:t>2,023</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,963</x:t>
-[...91 lines deleted...]
-        <x:is>
           <x:t>2,017</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...416 lines deleted...]
-          <x:t>2,017</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,789</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>