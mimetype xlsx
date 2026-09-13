--- v10 (2026-08-24)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43cfedb57d50426d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R455c7a8a41b64234" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ae6e60dd47648a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00cd4f28ffbb420c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcadd8230d9294879" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ae6e60dd47648a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb58be43511734445" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00cd4f28ffbb420c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416624</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...193 lines deleted...]
-          <x:t>1,895</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,805</x:t>
-[...38 lines deleted...]
-          <x:t>05.08.2026</x:t>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,611</x:t>
-[...328 lines deleted...]
-          <x:t>1,789</x:t>
+          <x:t>1,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,798</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>