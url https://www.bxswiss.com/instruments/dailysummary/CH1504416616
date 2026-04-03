--- v1 (2026-03-14)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4033957d25e64a7c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5132b23259424a16" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra74199fcbf0b4255"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc902d52254434c47"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R038da312c99f437d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra74199fcbf0b4255" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R294ba7e266cc49e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc902d52254434c47" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416616</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,471</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,382</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>