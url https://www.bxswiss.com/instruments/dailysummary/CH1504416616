--- v2 (2026-04-03)
+++ v3 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5132b23259424a16" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8eac8b3accd64dd6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc902d52254434c47"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdada2d0a64754dcd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R294ba7e266cc49e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc902d52254434c47" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b04467ef004423d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdada2d0a64754dcd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416616</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...355 lines deleted...]
-          <x:t>3,572</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,506</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>3,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,488</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,592</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,976</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>