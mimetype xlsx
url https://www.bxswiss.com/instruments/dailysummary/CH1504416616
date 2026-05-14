--- v3 (2026-04-24)
+++ v4 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8eac8b3accd64dd6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ce1cbfcfae545ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdada2d0a64754dcd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b00eba50b2449d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b04467ef004423d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdada2d0a64754dcd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75578ffb528f4739" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b00eba50b2449d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416616</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,616</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,929</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>