--- v4 (2026-05-14)
+++ v5 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ce1cbfcfae545ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8d8422e3f074f96" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b00eba50b2449d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27971f60a3a04b12"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75578ffb528f4739" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b00eba50b2449d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R819a6eb051784837" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27971f60a3a04b12" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416616</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...323 lines deleted...]
-          <x:t>29.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,157</x:t>
-[...53 lines deleted...]
-          <x:t>2,059</x:t>
+          <x:t>1,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,045</x:t>
-[...42 lines deleted...]
-        <x:is>
           <x:t>1,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,785</x:t>
-[...139 lines deleted...]
-          <x:t>1,929</x:t>
+          <x:t>1,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>