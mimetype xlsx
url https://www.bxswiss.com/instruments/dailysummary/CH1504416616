--- v5 (2026-06-03)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8d8422e3f074f96" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b25a326af6b43ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27971f60a3a04b12"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b1324d9ca434d1c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R819a6eb051784837" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27971f60a3a04b12" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94fac05109f3460c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b1324d9ca434d1c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416616</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,507</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>