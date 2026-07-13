--- v6 (2026-06-23)
+++ v7 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b25a326af6b43ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdaf305c3fecc4223" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b1324d9ca434d1c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb73d57fffb24e54"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94fac05109f3460c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b1324d9ca434d1c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R481a72428fda4f62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb73d57fffb24e54" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416616</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...252 lines deleted...]
-          <x:t>1,359</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,345</x:t>
-[...155 lines deleted...]
-        <x:is>
           <x:t>1,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,165</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,169</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>