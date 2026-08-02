--- v7 (2026-07-13)
+++ v8 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdaf305c3fecc4223" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04061a4eab264d23" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb73d57fffb24e54"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b31ca1d33ab463e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R481a72428fda4f62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb73d57fffb24e54" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf1ac2f4303d4309" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b31ca1d33ab463e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416616</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...90 lines deleted...]
-          <x:t>1,169</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,105</x:t>
-[...6 lines deleted...]
-          <x:t>17.06.2026</x:t>
+          <x:t>0,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,079</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>1,199</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,053</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>1,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,079</x:t>
-[...87 lines deleted...]
-          <x:t>02.07.2026</x:t>
+          <x:t>0,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,989</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...173 lines deleted...]
-          <x:t>0,865</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>