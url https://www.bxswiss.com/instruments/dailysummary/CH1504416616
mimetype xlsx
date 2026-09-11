--- v8 (2026-08-02)
+++ v9 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04061a4eab264d23" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54eb1aa1e2594e36" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b31ca1d33ab463e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb77a105c200a4ca7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf1ac2f4303d4309" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b31ca1d33ab463e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc39a66bcb53c46f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb77a105c200a4ca7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416616</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...613 lines deleted...]
-          <x:t>0,859</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>