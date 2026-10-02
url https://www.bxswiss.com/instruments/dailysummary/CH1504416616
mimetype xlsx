--- v9 (2026-09-11)
+++ v10 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54eb1aa1e2594e36" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcd2cc982cf14ddc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb77a105c200a4ca7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e486913377a4547"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc39a66bcb53c46f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb77a105c200a4ca7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2a7f4ec83124810" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e486913377a4547" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416616</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,610 +149,232 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,569</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,563</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...283 lines deleted...]
-          <x:t>0,513</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,509</x:t>
-[...60 lines deleted...]
-          <x:t>31.08.2026</x:t>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,499</x:t>
-[...170 lines deleted...]
-        <x:is>
           <x:t>0,506</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,504</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>