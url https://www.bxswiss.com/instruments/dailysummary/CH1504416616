--- v10 (2026-10-02)
+++ v11 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcd2cc982cf14ddc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R858e2bebb1e4452d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e486913377a4547"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf652b5aee3c14c3f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2a7f4ec83124810" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e486913377a4547" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20af854141e3427e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf652b5aee3c14c3f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416616</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...203 lines deleted...]
-          <x:t>0,504</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,602</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>0,552</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,644</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,604</x:t>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,528</x:t>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,540</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>0,866</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>