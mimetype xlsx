--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3da6cd173324053" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R374667904dbe4e35" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R742ace34085a43c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bf7f1b0480f467d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red077def56d4417f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R742ace34085a43c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re978fa09d7d44d7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bf7f1b0480f467d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416608</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,147</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,158</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>