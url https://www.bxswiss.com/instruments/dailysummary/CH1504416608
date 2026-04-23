--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R374667904dbe4e35" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a356accabd54d9c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bf7f1b0480f467d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra76d982dae824307"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re978fa09d7d44d7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bf7f1b0480f467d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1890385c8204efb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra76d982dae824307" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416608</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...171 lines deleted...]
-          <x:t>2,648</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,418</x:t>
-[...458 lines deleted...]
-          <x:t>3,158</x:t>
+          <x:t>2,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>