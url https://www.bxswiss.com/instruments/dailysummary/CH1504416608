--- v4 (2026-04-23)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a356accabd54d9c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a2b5226a5ec4090" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra76d982dae824307"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd78c70534d774472"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1890385c8204efb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra76d982dae824307" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra63f2bc2124c4c60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd78c70534d774472" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416608</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,346</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>