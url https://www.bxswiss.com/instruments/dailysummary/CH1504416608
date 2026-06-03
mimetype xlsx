--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a2b5226a5ec4090" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b75bb8de57d45fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd78c70534d774472"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b052db681bb438c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra63f2bc2124c4c60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd78c70534d774472" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2f54077282f460d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b052db681bb438c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416608</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,683</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>