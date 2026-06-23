--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b75bb8de57d45fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a70cfdb44a74d3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b052db681bb438c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c056a237c7c4655"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2f54077282f460d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b052db681bb438c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6858be60f6164f70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c056a237c7c4655" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416608</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,075</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>