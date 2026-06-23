--- v7 (2026-06-23)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a70cfdb44a74d3b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c8f5643edfd491b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c056a237c7c4655"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4de026a32ce342c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6858be60f6164f70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c056a237c7c4655" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88829f3716ac4a4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4de026a32ce342c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416608</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,141 +149,114 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,187</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,075</x:t>
-[...69 lines deleted...]
-        <x:is>
           <x:t>1,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,027</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,003</x:t>
         </x:is>
       </x:c>
@@ -710,31 +683,58 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>