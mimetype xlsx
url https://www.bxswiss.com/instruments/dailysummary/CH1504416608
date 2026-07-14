--- v8 (2026-06-23)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c8f5643edfd491b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra264a16d8f6d4407" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4de026a32ce342c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R419767336981433f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88829f3716ac4a4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4de026a32ce342c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a08d43c1d79488c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R419767336981433f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416608</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,421 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...117 lines deleted...]
-          <x:t>0,987</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,951</x:t>
-[...241 lines deleted...]
-        <x:is>
           <x:t>0,843</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,671</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>