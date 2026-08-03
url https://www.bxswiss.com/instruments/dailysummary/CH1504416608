--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra264a16d8f6d4407" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16195a6117d74e10" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R419767336981433f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf63f4fb9af364866"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a08d43c1d79488c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R419767336981433f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25dcc73d4302409d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf63f4fb9af364866" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416608</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...323 lines deleted...]
-          <x:t>30.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,549</x:t>
-[...129 lines deleted...]
-          <x:t>0,347</x:t>
+          <x:t>0,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,313</x:t>
-[...112 lines deleted...]
-          <x:t>0,361</x:t>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>