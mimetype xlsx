--- v10 (2026-08-03)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16195a6117d74e10" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57b0ef3ba6f64f57" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf63f4fb9af364866"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra62337797b9e48ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25dcc73d4302409d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf63f4fb9af364866" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3b32954ef2e4b97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra62337797b9e48ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416608</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,499</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,393</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>03.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,417</x:t>
-[...48 lines deleted...]
-          <x:t>0,347</x:t>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,313</x:t>
-[...129 lines deleted...]
-          <x:t>0,467</x:t>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,335</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...352 lines deleted...]
-          <x:t>0,335</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>