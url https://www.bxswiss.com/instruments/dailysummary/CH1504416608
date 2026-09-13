--- v11 (2026-08-24)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57b0ef3ba6f64f57" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra51d1ace3ad74cb0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra62337797b9e48ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f5f748338554e2a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3b32954ef2e4b97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra62337797b9e48ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd9cbafe144748c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f5f748338554e2a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416608</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...242 lines deleted...]
-          <x:t>05.08.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,123</x:t>
-[...197 lines deleted...]
-        <x:is>
           <x:t>0,086</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>0,102</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,073</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>0,089</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>