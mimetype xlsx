--- v2 (2026-03-15)
+++ v3 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce356d5a8cc24e3f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ad3e8645f004f6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb44e475d04a4115"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R150dc920ff2745b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ffd453b9487494d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb44e475d04a4115" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb33e9d3fd085473a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R150dc920ff2745b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416574</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,556 +149,178 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...328 lines deleted...]
-          <x:t>2,462</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,237</x:t>
-[...165 lines deleted...]
-        <x:is>
           <x:t>2,546</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,634</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,166</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>