--- v3 (2026-04-05)
+++ v4 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ad3e8645f004f6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R519475cec25a4d3f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R150dc920ff2745b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R195d916892d445db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb33e9d3fd085473a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R150dc920ff2745b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0edd62e85a9a4422" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R195d916892d445db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416574</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>3,166</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,777</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>