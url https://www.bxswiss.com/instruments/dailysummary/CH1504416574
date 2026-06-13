--- v4 (2026-05-15)
+++ v5 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R519475cec25a4d3f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8dee5ca370c43b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R195d916892d445db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb961d8e1bce84799"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0edd62e85a9a4422" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R195d916892d445db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6bbd330c2164fb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb961d8e1bce84799" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416574</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...360 lines deleted...]
-          <x:t>2,105</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,777</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,777</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...63 lines deleted...]
-          <x:t>1,835</x:t>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,679</x:t>
-[...134 lines deleted...]
-          <x:t>1,777</x:t>
+          <x:t>1,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>