--- v5 (2026-06-13)
+++ v6 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8dee5ca370c43b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a4e54b8d1764929" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb961d8e1bce84799"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ab69aa2a91f4431"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6bbd330c2164fb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb961d8e1bce84799" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca37435e8de14f7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ab69aa2a91f4431" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416574</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>1,207</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>