--- v6 (2026-07-23)
+++ v7 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a4e54b8d1764929" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3e4c291a5c64dd6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ab69aa2a91f4431"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3aabb2364f704049"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca37435e8de14f7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ab69aa2a91f4431" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R414826b401934a88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3aabb2364f704049" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416574</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...134 lines deleted...]
-          <x:t>29.06.2026</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,979</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>30.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,947</x:t>
-[...16 lines deleted...]
-          <x:t>01.07.2026</x:t>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,901</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>0,789</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,837</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...175 lines deleted...]
-          <x:t>0,811</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,793</x:t>
-[...188 lines deleted...]
-          <x:t>0,781</x:t>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>