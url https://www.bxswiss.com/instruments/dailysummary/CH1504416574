--- v7 (2026-08-12)
+++ v8 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3e4c291a5c64dd6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d10224c12a0485a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3aabb2364f704049"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17559e6186ba48e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R414826b401934a88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3aabb2364f704049" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5570950e355846d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17559e6186ba48e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416574</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,613</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>