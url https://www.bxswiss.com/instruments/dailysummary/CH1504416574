--- v8 (2026-09-02)
+++ v9 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d10224c12a0485a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a27135e79054009" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17559e6186ba48e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53649f454d60441d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5570950e355846d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17559e6186ba48e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3522a76e160a448a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53649f454d60441d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416574</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...80 lines deleted...]
-          <x:t>06.08.2026</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,515</x:t>
-[...43 lines deleted...]
-          <x:t>10.08.2026</x:t>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,519</x:t>
-[...318 lines deleted...]
-          <x:t>0,437</x:t>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,427</x:t>
-[...69 lines deleted...]
-        <x:is>
           <x:t>0,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,443</x:t>
-[...36 lines deleted...]
-          <x:t>0,443</x:t>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>