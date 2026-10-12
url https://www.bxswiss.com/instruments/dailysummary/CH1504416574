--- v9 (2026-09-22)
+++ v10 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a27135e79054009" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0e370cae1ce4651" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53649f454d60441d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c3e7c0cd2224d49"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3522a76e160a448a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53649f454d60441d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf142ba4ab8a24541" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c3e7c0cd2224d49" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416574</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...355 lines deleted...]
-          <x:t>0,452</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,446</x:t>
-[...11 lines deleted...]
-          <x:t>10.09.2026</x:t>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,616</x:t>
-[...16 lines deleted...]
-          <x:t>11.09.2026</x:t>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,546</x:t>
-[...16 lines deleted...]
-          <x:t>14.09.2026</x:t>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,546</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>0,600</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>0,622</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,596</x:t>
-[...26 lines deleted...]
-          <x:t>0,508</x:t>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>