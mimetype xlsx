--- v10 (2026-10-12)
+++ v11 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0e370cae1ce4651" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69e5b634127c4bf7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c3e7c0cd2224d49"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c216f2a488545cd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf142ba4ab8a24541" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c3e7c0cd2224d49" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c75b7c376504a22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c216f2a488545cd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416574</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...26 lines deleted...]
-          <x:t>11.09.2026</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,546</x:t>
-[...16 lines deleted...]
-          <x:t>14.09.2026</x:t>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,546</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>0,600</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>0,622</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,596</x:t>
-[...317 lines deleted...]
-        <x:is>
           <x:t>0,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,478</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.10.2026</x:t>
-[...73 lines deleted...]
-          <x:t>0,478</x:t>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>