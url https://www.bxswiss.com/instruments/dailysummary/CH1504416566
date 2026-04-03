--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf31e38ef7b12471b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5ccacb2676b4968" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32806a294232408f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb24912ce696c4fab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c2c21073352443c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32806a294232408f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf49b5ac8116b40fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb24912ce696c4fab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416566</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,270</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,916</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>