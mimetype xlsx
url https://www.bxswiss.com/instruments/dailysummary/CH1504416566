--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5ccacb2676b4968" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R916fb34cb8624842" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb24912ce696c4fab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf608f3dc8a354184"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf49b5ac8116b40fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb24912ce696c4fab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80b41f10179c4213" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf608f3dc8a354184" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416566</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>1,986</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,900</x:t>
-[...544 lines deleted...]
-          <x:t>2,916</x:t>
+          <x:t>2,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,482</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>