--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R916fb34cb8624842" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5c5417609324f00" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf608f3dc8a354184"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2289b6d1c4a4012"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80b41f10179c4213" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf608f3dc8a354184" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R914b879b30b44348" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2289b6d1c4a4012" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416566</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,136</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>