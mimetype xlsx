--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5c5417609324f00" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc9d001c660c488d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2289b6d1c4a4012"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9426021441904a2b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R914b879b30b44348" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2289b6d1c4a4012" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0256b866294489a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9426021441904a2b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416566</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,517</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>