--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc9d001c660c488d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6a994d868e54181" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9426021441904a2b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd5046eca0b246f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0256b866294489a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9426021441904a2b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc75ef90220e04ce0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd5046eca0b246f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416566</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,951</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>