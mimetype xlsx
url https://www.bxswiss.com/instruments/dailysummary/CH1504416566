--- v7 (2026-06-23)
+++ v8 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6a994d868e54181" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56557d4114b9406b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd5046eca0b246f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R669698f8ba4f43a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc75ef90220e04ce0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd5046eca0b246f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a8ebd2ceb324be9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R669698f8ba4f43a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416566</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...90 lines deleted...]
-          <x:t>1,017</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,903</x:t>
-[...290 lines deleted...]
-        <x:is>
           <x:t>0,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,739</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,659</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>