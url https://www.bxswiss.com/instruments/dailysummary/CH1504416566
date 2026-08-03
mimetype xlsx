--- v8 (2026-07-14)
+++ v9 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56557d4114b9406b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbceae8adcdf04128" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R669698f8ba4f43a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26793ed44baf48cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a8ebd2ceb324be9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R669698f8ba4f43a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R800e9bf3a71e4c99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26793ed44baf48cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416566</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...306 lines deleted...]
-          <x:t>0,519</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,465</x:t>
-[...91 lines deleted...]
-        <x:is>
           <x:t>0,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,363</x:t>
-[...171 lines deleted...]
-          <x:t>0,309</x:t>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>