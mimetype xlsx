--- v9 (2026-08-03)
+++ v10 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbceae8adcdf04128" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6948d7745f084186" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26793ed44baf48cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree1727c1f4a0477d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R800e9bf3a71e4c99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26793ed44baf48cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57a8df40014a4499" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree1727c1f4a0477d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416566</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,427</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,341</x:t>
-[...11 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>0,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,363</x:t>
-[...220 lines deleted...]
-          <x:t>0,263</x:t>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,281</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.07.2026</x:t>
-[...316 lines deleted...]
-          <x:t>0,281</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>