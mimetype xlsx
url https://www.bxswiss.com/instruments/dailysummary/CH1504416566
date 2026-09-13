--- v10 (2026-08-23)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6948d7745f084186" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6b0c3c4b24843cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree1727c1f4a0477d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2accd5dd02dd46f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57a8df40014a4499" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree1727c1f4a0477d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3376ca194844d60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2accd5dd02dd46f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416566</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...284 lines deleted...]
-          <x:t>0,086</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,094</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,101</x:t>
-[...161 lines deleted...]
-          <x:t>0,077</x:t>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,071</x:t>
-[...134 lines deleted...]
-          <x:t>0,071</x:t>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>