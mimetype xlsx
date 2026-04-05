--- v2 (2026-03-16)
+++ v3 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1227742695f2423d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3d58da449694090" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re90da0959ac34b91"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8441667de4ef466b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb360eb4b9e5a45be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re90da0959ac34b91" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bdf68ae5ff74731" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8441667de4ef466b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416533</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,162</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,872</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>