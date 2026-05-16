--- v3 (2026-04-05)
+++ v4 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3d58da449694090" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd0c7f25676b4338" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8441667de4ef466b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0999d8ef8aa4b78"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bdf68ae5ff74731" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8441667de4ef466b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb06d8684d66748ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0999d8ef8aa4b78" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416533</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>3,872</x:t>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,603</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>