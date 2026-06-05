--- v4 (2026-05-16)
+++ v5 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd0c7f25676b4338" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbdf32cafc4a44c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0999d8ef8aa4b78"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf23f4076b5b34910"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb06d8684d66748ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0999d8ef8aa4b78" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b5affbb097340cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf23f4076b5b34910" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416533</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,705</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,171</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>