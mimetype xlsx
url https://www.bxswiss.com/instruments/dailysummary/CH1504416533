--- v5 (2026-06-05)
+++ v6 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbdf32cafc4a44c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1831b756f41f48cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf23f4076b5b34910"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1bf5bd059aa4a37"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b5affbb097340cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf23f4076b5b34910" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4324c98163045c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1bf5bd059aa4a37" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416533</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...333 lines deleted...]
-          <x:t>2,523</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,467</x:t>
-[...249 lines deleted...]
-          <x:t>05.06.2026</x:t>
+          <x:t>2,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,183</x:t>
-[...9 lines deleted...]
-          <x:t>2,171</x:t>
+          <x:t>1,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,989</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>