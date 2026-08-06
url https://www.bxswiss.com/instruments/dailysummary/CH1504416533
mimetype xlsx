--- v6 (2026-06-27)
+++ v7 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1831b756f41f48cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfac89bc254994aa5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1bf5bd059aa4a37"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf194b167b0a41c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4324c98163045c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1bf5bd059aa4a37" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3ae8b198fbf42ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf194b167b0a41c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416533</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...431 lines deleted...]
-          <x:t>17.06.2026</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,989</x:t>
-[...156 lines deleted...]
-          <x:t>2,019</x:t>
+          <x:t>1,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,807</x:t>
-[...31 lines deleted...]
-          <x:t>1,989</x:t>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>