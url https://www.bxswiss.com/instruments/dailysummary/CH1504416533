--- v7 (2026-08-06)
+++ v8 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfac89bc254994aa5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc278590cbd7c4db4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf194b167b0a41c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb0aa1fa2a974a01"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3ae8b198fbf42ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf194b167b0a41c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5f982d5ffbc48bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb0aa1fa2a974a01" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416533</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>07.07.2026</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,801</x:t>
-[...413 lines deleted...]
-        <x:is>
           <x:t>1,757</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>1,529</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>