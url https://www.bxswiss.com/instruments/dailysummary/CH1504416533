--- v8 (2026-08-26)
+++ v9 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc278590cbd7c4db4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1132d2d489445c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb0aa1fa2a974a01"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c763a5f406e46d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5f982d5ffbc48bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb0aa1fa2a974a01" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf941a9132f5642a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c763a5f406e46d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416533</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...41 lines deleted...]
-          <x:t>1,745</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,757</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...121 lines deleted...]
-          <x:t>1,651</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,513</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>1,515</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,461</x:t>
-[...65 lines deleted...]
-          <x:t>10.08.2026</x:t>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,575</x:t>
-[...53 lines deleted...]
-          <x:t>1,587</x:t>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,573</x:t>
-[...242 lines deleted...]
-          <x:t>1,497</x:t>
+          <x:t>1,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,714</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>