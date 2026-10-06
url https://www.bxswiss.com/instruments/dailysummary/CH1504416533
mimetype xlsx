--- v9 (2026-09-15)
+++ v10 (2026-10-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1132d2d489445c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdce6ec8c8a554185" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c763a5f406e46d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b383a9b83e34619"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf941a9132f5642a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c763a5f406e46d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10d8383c93d64119" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b383a9b83e34619" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416533</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...63 lines deleted...]
-          <x:t>1,649</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,571</x:t>
-[...344 lines deleted...]
-        <x:is>
           <x:t>1,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,537</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,599</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,720</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>