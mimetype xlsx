--- v10 (2026-10-06)
+++ v11 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdce6ec8c8a554185" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1774500adf4a4721" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b383a9b83e34619"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R738e533e005e4f3e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10d8383c93d64119" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b383a9b83e34619" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9dc3fb06a4ff4e0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R738e533e005e4f3e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416533</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...68 lines deleted...]
-          <x:t>1,527</x:t>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,568</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>1,690</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,590</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...197 lines deleted...]
-          <x:t>21.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,636</x:t>
-[...26 lines deleted...]
-          <x:t>1,628</x:t>
+          <x:t>1,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,624</x:t>
-[...124 lines deleted...]
-          <x:t>1,682</x:t>
+          <x:t>1,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,676</x:t>
-[...107 lines deleted...]
-          <x:t>1,720</x:t>
+          <x:t>1,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,502</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>