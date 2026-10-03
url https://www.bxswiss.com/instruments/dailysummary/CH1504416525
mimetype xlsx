--- v11 (2026-09-12)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa250b1492514e9e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4cb3cd7dbd264427" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb38988f44f474b1c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50179fdf9cac4d4a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82524ce59bfa4e97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb38988f44f474b1c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc695231030774cc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50179fdf9cac4d4a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416525</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,581 +149,203 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,479</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,453</x:t>
-[...291 lines deleted...]
-          <x:t>0,355</x:t>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,361</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...209 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,396</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,394</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>