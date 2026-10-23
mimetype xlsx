--- v12 (2026-10-03)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4cb3cd7dbd264427" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76f6aa9f3b8a475f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50179fdf9cac4d4a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2566243b447c44e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc695231030774cc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50179fdf9cac4d4a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref90a5f2da3e4bdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2566243b447c44e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416525</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...161 lines deleted...]
-          <x:t>09.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,482</x:t>
-[...468 lines deleted...]
-          <x:t>0,534</x:t>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>