--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R722673f1825f479c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6285b91ffa334e34" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2ea06d182d24631"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58261febe76944f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4dd39efdbb34300" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2ea06d182d24631" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb53f706f5f844002" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58261febe76944f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416525</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...382 lines deleted...]
-          <x:t>2,310</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,097</x:t>
-[...119 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>2,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,930</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...114 lines deleted...]
-          <x:t>2,758</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,964</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>