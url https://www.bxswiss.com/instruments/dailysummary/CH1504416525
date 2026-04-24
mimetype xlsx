--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6285b91ffa334e34" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R459602cf5ae349d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58261febe76944f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b232ec19b9c40df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb53f706f5f844002" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58261febe76944f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47ccc84039774c60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b232ec19b9c40df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416525</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...107 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,990</x:t>
-[...112 lines deleted...]
-          <x:t>2,758</x:t>
+          <x:t>3,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,974</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>2,548</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,848</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>2,880</x:t>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,590</x:t>
-[...48 lines deleted...]
-          <x:t>3,350</x:t>
+          <x:t>2,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,284</x:t>
-[...269 lines deleted...]
-          <x:t>2,964</x:t>
+          <x:t>2,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,708</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>