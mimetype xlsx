--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R459602cf5ae349d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80f8e0c096ce48df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b232ec19b9c40df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4d00db709904cfe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47ccc84039774c60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b232ec19b9c40df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R711d6414f39c4109" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4d00db709904cfe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416525</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,260</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>