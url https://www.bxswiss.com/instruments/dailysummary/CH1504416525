--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80f8e0c096ce48df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R060d165bb045492d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4d00db709904cfe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R268546e354b14c4b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R711d6414f39c4109" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4d00db709904cfe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9ab07f7b92744f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R268546e354b14c4b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416525</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,759</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>