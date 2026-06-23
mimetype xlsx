--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R060d165bb045492d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f2038633f85409f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R268546e354b14c4b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1ab21c1272b418e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9ab07f7b92744f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R268546e354b14c4b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5ad8869d8704576" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1ab21c1272b418e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416525</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,275</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>