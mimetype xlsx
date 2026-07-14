--- v7 (2026-06-23)
+++ v8 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f2038633f85409f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7bddad5f90b4113" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1ab21c1272b418e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5462108c760641e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5ad8869d8704576" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1ab21c1272b418e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad4e8e00898647a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5462108c760641e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416525</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...166 lines deleted...]
-          <x:t>1,193</x:t>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,119</x:t>
-[...209 lines deleted...]
-        <x:is>
           <x:t>1,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,105</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,019</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>