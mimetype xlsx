--- v8 (2026-07-14)
+++ v9 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7bddad5f90b4113" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5063ed7f1d544e5c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5462108c760641e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1acc3bc850584ca1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad4e8e00898647a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5462108c760641e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra834e56fb6d94945" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1acc3bc850584ca1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416525</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...225 lines deleted...]
-          <x:t>1,003</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,883</x:t>
-[...128 lines deleted...]
-        <x:is>
           <x:t>0,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,759</x:t>
-[...43 lines deleted...]
-          <x:t>0,747</x:t>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,703</x:t>
-        </x:is>
-[...165 lines deleted...]
-          <x:t>0,721</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>