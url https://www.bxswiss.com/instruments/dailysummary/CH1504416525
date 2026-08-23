--- v9 (2026-08-03)
+++ v10 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5063ed7f1d544e5c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3c6ed300c804db2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1acc3bc850584ca1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62e693dd17264737"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra834e56fb6d94945" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1acc3bc850584ca1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re48688b10b4c4f34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62e693dd17264737" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416525</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,723</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,767</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,747</x:t>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,733</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>0,733</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,703</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.07.2026</x:t>
-[...478 lines deleted...]
-          <x:t>0,703</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>