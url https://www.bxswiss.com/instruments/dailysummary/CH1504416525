--- v10 (2026-08-23)
+++ v11 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3c6ed300c804db2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa250b1492514e9e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62e693dd17264737"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb38988f44f474b1c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re48688b10b4c4f34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62e693dd17264737" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82524ce59bfa4e97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb38988f44f474b1c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416525</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...252 lines deleted...]
-          <x:t>0,547</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,477</x:t>
-[...11 lines deleted...]
-          <x:t>0,455</x:t>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,451</x:t>
-[...75 lines deleted...]
-          <x:t>0,443</x:t>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,445</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>0,459</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>