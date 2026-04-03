--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6752ecfea0964320" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf92d3aaa45554614" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff4526e2aeed486c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R247a7003ffb84953"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8332fa0481214cdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff4526e2aeed486c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92735727bc28479f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R247a7003ffb84953" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416517</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...377 lines deleted...]
-          <x:t>02.03.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,016</x:t>
-[...57 lines deleted...]
-        <x:is>
           <x:t>1,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,766</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,108</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,694</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>