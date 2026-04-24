--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf92d3aaa45554614" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd98641611ac6497f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R247a7003ffb84953"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf45ad94c044c4e76"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92735727bc28479f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R247a7003ffb84953" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa07d1d1e29740be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf45ad94c044c4e76" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416517</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>1,955</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,102</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...590 lines deleted...]
-          <x:t>2,694</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,352</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>