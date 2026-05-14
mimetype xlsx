--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd98641611ac6497f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c6faf2bb74e461a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf45ad94c044c4e76"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24449debcbb8472a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa07d1d1e29740be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf45ad94c044c4e76" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfcd19b0da6b145fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24449debcbb8472a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416517</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,946</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>