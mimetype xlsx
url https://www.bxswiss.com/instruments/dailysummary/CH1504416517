--- v5 (2026-05-14)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c6faf2bb74e461a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc94d8394a3c34e36" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24449debcbb8472a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4febfa7196e44e6f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfcd19b0da6b145fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24449debcbb8472a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf001475a9914b47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4febfa7196e44e6f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416517</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,371</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>