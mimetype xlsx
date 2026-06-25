--- v6 (2026-06-05)
+++ v7 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc94d8394a3c34e36" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R227ef4e014924323" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4febfa7196e44e6f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a3d72eb00cd4d85"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf001475a9914b47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4febfa7196e44e6f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10f10da718e34f41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a3d72eb00cd4d85" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416517</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,859</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>