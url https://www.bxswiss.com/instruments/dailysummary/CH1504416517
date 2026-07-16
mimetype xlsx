--- v7 (2026-06-25)
+++ v8 (2026-07-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R227ef4e014924323" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1f0156980414da8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a3d72eb00cd4d85"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c6cccda36f2474a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10f10da718e34f41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a3d72eb00cd4d85" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2845172582894a60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c6cccda36f2474a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416517</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,521</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>