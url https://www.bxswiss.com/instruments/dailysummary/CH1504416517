--- v8 (2026-07-16)
+++ v9 (2026-08-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1f0156980414da8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07600ef2285f4e75" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c6cccda36f2474a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddfec36f2ccf4c49"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2845172582894a60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c6cccda36f2474a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a0d152cc42d4bf6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddfec36f2ccf4c49" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416517</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...328 lines deleted...]
-          <x:t>0,371</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,325</x:t>
-[...16 lines deleted...]
-          <x:t>0,369</x:t>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,299</x:t>
-[...16 lines deleted...]
-          <x:t>0,291</x:t>
+          <x:t>0,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,317</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>0,297</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,237</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...163 lines deleted...]
-          <x:t>0,241</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>