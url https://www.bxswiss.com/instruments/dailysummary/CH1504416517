--- v9 (2026-08-05)
+++ v10 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07600ef2285f4e75" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8b30f2c7f7b49eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddfec36f2ccf4c49"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae78f97072be4f31"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a0d152cc42d4bf6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddfec36f2ccf4c49" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R531e2d191ac64597" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae78f97072be4f31" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416517</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,313</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,287</x:t>
-[...16 lines deleted...]
-          <x:t>0,297</x:t>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,237</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...489 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,141</x:t>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>