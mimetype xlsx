--- v10 (2026-08-26)
+++ v11 (2026-09-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8b30f2c7f7b49eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c34ba0a52084613" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae78f97072be4f31"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8eeee8a092054127"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R531e2d191ac64597" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae78f97072be4f31" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5be0f4255b6f47c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8eeee8a092054127" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416517</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...252 lines deleted...]
-          <x:t>0,088</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,073</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,074</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,068</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...26 lines deleted...]
-          <x:t>12.08.2026</x:t>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,076</x:t>
-[...70 lines deleted...]
-          <x:t>17.08.2026</x:t>
+          <x:t>0,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,060</x:t>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,058</x:t>
-[...128 lines deleted...]
-        <x:is>
           <x:t>0,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,048</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>