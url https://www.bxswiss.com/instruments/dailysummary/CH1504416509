--- v2 (2026-03-14)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3a6e18fc07d4be9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref96df86ae7541c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36796096ccf14599"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fcac61fe9bf4458"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22815bd1d79049b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36796096ccf14599" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re41ca8b8c8ca4748" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fcac61fe9bf4458" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416509</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...377 lines deleted...]
-          <x:t>02.03.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,596</x:t>
-[...57 lines deleted...]
-        <x:is>
           <x:t>1,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,330</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,704</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,278</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>