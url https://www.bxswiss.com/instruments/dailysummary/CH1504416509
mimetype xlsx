--- v3 (2026-04-04)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref96df86ae7541c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53400d78efbf41e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fcac61fe9bf4458"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R254193453fda43a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re41ca8b8c8ca4748" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fcac61fe9bf4458" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0dbb0a0b24c4eb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R254193453fda43a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416509</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...112 lines deleted...]
-          <x:t>2,326</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,016</x:t>
-[...26 lines deleted...]
-          <x:t>1,598</x:t>
+          <x:t>2,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,644</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>2,278</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>