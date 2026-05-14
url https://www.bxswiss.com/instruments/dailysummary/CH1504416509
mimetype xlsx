--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53400d78efbf41e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R769ad609a63b4914" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R254193453fda43a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54349a72582143ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0dbb0a0b24c4eb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R254193453fda43a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf9b117d420a401c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54349a72582143ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416509</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,488</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>