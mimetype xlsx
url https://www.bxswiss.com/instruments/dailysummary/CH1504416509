--- v5 (2026-05-14)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R769ad609a63b4914" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4cfe70a0427c4e11" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54349a72582143ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95aec25ccf0740b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf9b117d420a401c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54349a72582143ec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re58cf5e5062b4ace" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95aec25ccf0740b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416509</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...360 lines deleted...]
-          <x:t>1,021</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,665</x:t>
-[...215 lines deleted...]
-          <x:t>0,579</x:t>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>