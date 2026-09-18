--- v8 (2026-08-29)
+++ v9 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14cffa1224244db3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3721c8d38cfb4d1a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R439896061d434586"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R334d5ed9d479449b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c78229394d24197" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R439896061d434586" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf9bddb325e24718" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R334d5ed9d479449b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416475</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...144 lines deleted...]
-          <x:t>0,495</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,405</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,433</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.08.2026</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,413</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>0,423</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,423</x:t>
-[...411 lines deleted...]
-          <x:t>28.08.2026</x:t>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,331</x:t>
-[...9 lines deleted...]
-          <x:t>0,309</x:t>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>