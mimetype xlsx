--- v9 (2026-09-18)
+++ v10 (2026-10-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3721c8d38cfb4d1a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d7ba48c2adb4c3e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R334d5ed9d479449b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bb7ea05732c47e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf9bddb325e24718" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R334d5ed9d479449b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0d9e423bf144793" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bb7ea05732c47e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416475</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...242 lines deleted...]
-          <x:t>28.08.2026</x:t>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,331</x:t>
-[...80 lines deleted...]
-          <x:t>0,399</x:t>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,329</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>03.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,337</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>0,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,352</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,356</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>