--- v10 (2026-10-08)
+++ v11 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d7ba48c2adb4c3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72f2dae019ec448d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bb7ea05732c47e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31d68666a6884490"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0d9e423bf144793" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bb7ea05732c47e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R446e8eee569c4810" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31d68666a6884490" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416475</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...53 lines deleted...]
-          <x:t>09.09.2026</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,428</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...455 lines deleted...]
-          <x:t>0,482</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,460</x:t>
-[...43 lines deleted...]
-          <x:t>0,396</x:t>
+          <x:t>0,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,346</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>0,428</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>