--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf5dabdfda444f79" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc74f92314244c35" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R947294dffe904acb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6dd0f875d8544e21"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66c2b14595ee47fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R947294dffe904acb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R634a41b71f7542b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6dd0f875d8544e21" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416475</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,039</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,774</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>