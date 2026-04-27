--- v3 (2026-04-03)
+++ v4 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc74f92314244c35" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09f6423493f048f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6dd0f875d8544e21"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R250ecac3c2fc4fab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R634a41b71f7542b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6dd0f875d8544e21" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reed0184695864ebe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R250ecac3c2fc4fab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416475</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...90 lines deleted...]
-          <x:t>2,276</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,268</x:t>
-[...539 lines deleted...]
-          <x:t>2,774</x:t>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>