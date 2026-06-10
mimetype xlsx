--- v4 (2026-04-27)
+++ v5 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09f6423493f048f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bc607c268a24430" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R250ecac3c2fc4fab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfedbbd184ed488e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reed0184695864ebe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R250ecac3c2fc4fab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff7f029c6790424b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfedbbd184ed488e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416475</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...532 lines deleted...]
-          <x:t>1,680</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>