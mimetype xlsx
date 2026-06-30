--- v5 (2026-06-10)
+++ v6 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bc607c268a24430" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbed96e5451645b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfedbbd184ed488e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R990fb380c3cd4041"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff7f029c6790424b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfedbbd184ed488e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbec9bddf2488409c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R990fb380c3cd4041" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416475</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...252 lines deleted...]
-          <x:t>1,225</x:t>
+          <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,173</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>1,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,159</x:t>
-[...6 lines deleted...]
-          <x:t>28.05.2026</x:t>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,119</x:t>
-[...124 lines deleted...]
-          <x:t>1,129</x:t>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,977</x:t>
-[...21 lines deleted...]
-          <x:t>1,051</x:t>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,039</x:t>
-[...53 lines deleted...]
-          <x:t>1,223</x:t>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>