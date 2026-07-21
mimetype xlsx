--- v6 (2026-06-30)
+++ v7 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbed96e5451645b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6969a3ac43a64f6e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R990fb380c3cd4041"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42c393a1add246a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbec9bddf2488409c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R990fb380c3cd4041" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8dce27d4acb14cd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42c393a1add246a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416475</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...144 lines deleted...]
-          <x:t>1,051</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,039</x:t>
-[...151 lines deleted...]
-          <x:t>0,949</x:t>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,891</x:t>
-[...16 lines deleted...]
-          <x:t>0,891</x:t>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,827</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...180 lines deleted...]
-          <x:t>0,871</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,793</x:t>
-[...53 lines deleted...]
-          <x:t>0,781</x:t>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>