--- v7 (2026-07-21)
+++ v8 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6969a3ac43a64f6e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14cffa1224244db3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42c393a1add246a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R439896061d434586"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8dce27d4acb14cd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42c393a1add246a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c78229394d24197" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R439896061d434586" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416475</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...122 lines deleted...]
-          <x:t>0,739</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,793</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...170 lines deleted...]
-          <x:t>0,661</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,633</x:t>
-[...146 lines deleted...]
-          <x:t>14.07.2026</x:t>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,753</x:t>
-[...48 lines deleted...]
-          <x:t>0,617</x:t>
+          <x:t>0,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,639</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...60 lines deleted...]
-          <x:t>0,697</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>