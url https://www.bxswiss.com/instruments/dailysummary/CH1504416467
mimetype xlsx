--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc96d7d8ec00d4eaf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ab39388a22e48ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11c4832d7d474e4a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R186823a0f60e4a01"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra75200de710c4399" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11c4832d7d474e4a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d3eb5f24ea3452b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R186823a0f60e4a01" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416467</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,446 +149,68 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...257 lines deleted...]
-          <x:t>1,405</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,625</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...128 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,699</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,809</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,484</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>