--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ab39388a22e48ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e31af4448b444e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R186823a0f60e4a01"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8430196090f4aac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d3eb5f24ea3452b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R186823a0f60e4a01" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f9c317bac2440a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8430196090f4aac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416467</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...274 lines deleted...]
-          <x:t>2,534</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,572</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...357 lines deleted...]
-          <x:t>2,484</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>