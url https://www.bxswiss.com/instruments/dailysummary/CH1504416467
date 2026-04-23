--- v4 (2026-04-23)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e31af4448b444e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe1b70e02aed4b0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8430196090f4aac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50d844823150472b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f9c317bac2440a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8430196090f4aac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36415dbc91f04cc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50d844823150472b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416467</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -713,28 +713,55 @@
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,210</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>