--- v5 (2026-04-23)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe1b70e02aed4b0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a204e86c262413c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50d844823150472b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R456d24fb6e304b13"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36415dbc91f04cc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50d844823150472b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f6bff3b95cf4ccd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R456d24fb6e304b13" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416467</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,776</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>