--- v6 (2026-05-14)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a204e86c262413c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5adce814a834da6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R456d24fb6e304b13"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4049e67c07564034"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f6bff3b95cf4ccd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R456d24fb6e304b13" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1827b08ec9f545d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4049e67c07564034" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416467</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>1,099</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>