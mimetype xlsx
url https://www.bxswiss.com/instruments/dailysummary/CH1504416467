--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5adce814a834da6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f90b37bd6a84216" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4049e67c07564034"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R884f81f7e10a426a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1827b08ec9f545d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4049e67c07564034" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd882b3daa16149fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R884f81f7e10a426a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416467</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...90 lines deleted...]
-          <x:t>0,793</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,703</x:t>
-[...290 lines deleted...]
-        <x:is>
           <x:t>0,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,575</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,507</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>