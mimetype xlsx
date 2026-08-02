--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f90b37bd6a84216" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23406c4307d44d09" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R884f81f7e10a426a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c0db4ddd28c40df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd882b3daa16149fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R884f81f7e10a426a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32214ed336cd47b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c0db4ddd28c40df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416467</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...279 lines deleted...]
-          <x:t>0,445</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,377</x:t>
-[...75 lines deleted...]
-          <x:t>0,313</x:t>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,315</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>0,237</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>