--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23406c4307d44d09" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79c9c76fea864202" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c0db4ddd28c40df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra92e5784331c4a5d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32214ed336cd47b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c0db4ddd28c40df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0269d2f30f944fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra92e5784331c4a5d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416467</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,347</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,285</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...202 lines deleted...]
-          <x:t>0,233</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,205</x:t>
-[...43 lines deleted...]
-          <x:t>0,231</x:t>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,195</x:t>
-[...11 lines deleted...]
-          <x:t>16.07.2026</x:t>
+          <x:t>0,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,201</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...308 lines deleted...]
-          <x:t>0,201</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>