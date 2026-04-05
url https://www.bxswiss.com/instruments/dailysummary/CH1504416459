--- v2 (2026-03-16)
+++ v3 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e6f52ab4ac64679" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7577eb8358a64033" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac0c77522573422a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68ad0274c55e4f31"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re89c7b3e6ba04021" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac0c77522573422a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2809934c1beb4b40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68ad0274c55e4f31" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416459</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,104 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...323 lines deleted...]
-          <x:t>02.03.2026</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,440</x:t>
-[...31 lines deleted...]
-          <x:t>1,367</x:t>
+          <x:t>1,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,520</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,744</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,028</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>