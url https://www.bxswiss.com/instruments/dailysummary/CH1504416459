--- v3 (2026-04-05)
+++ v4 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7577eb8358a64033" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a20f90a81ee4d87" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68ad0274c55e4f31"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2812f4f8ef1c424e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2809934c1beb4b40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68ad0274c55e4f31" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04ba670f789b4fac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2812f4f8ef1c424e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416459</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...203 lines deleted...]
-          <x:t>1,856</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,102</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...94 lines deleted...]
-          <x:t>2,514</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,450</x:t>
-[...87 lines deleted...]
-          <x:t>25.03.2026</x:t>
+          <x:t>2,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,268</x:t>
-[...35 lines deleted...]
-        <x:is>
           <x:t>2,356</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,352</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>