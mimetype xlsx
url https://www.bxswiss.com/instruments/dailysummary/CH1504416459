--- v4 (2026-04-25)
+++ v5 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a20f90a81ee4d87" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1920103d6b014a70" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2812f4f8ef1c424e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R385292ac82ae4fcb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04ba670f789b4fac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2812f4f8ef1c424e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2121c1403e14f8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R385292ac82ae4fcb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416459</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,280</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +413,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>