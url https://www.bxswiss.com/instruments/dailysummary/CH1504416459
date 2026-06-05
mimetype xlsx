--- v5 (2026-05-15)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1920103d6b014a70" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47449b79edfb4614" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R385292ac82ae4fcb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcd71114489a4ad8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2121c1403e14f8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R385292ac82ae4fcb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45e5c6b450a54e2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcd71114489a4ad8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416459</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,619</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>