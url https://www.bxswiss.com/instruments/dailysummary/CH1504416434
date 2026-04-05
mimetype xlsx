--- v2 (2026-03-15)
+++ v3 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refff8d3137cf42fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R605342cab9584443" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85fafddcaa7f443f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffb2783c05c8411f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a29917abb434cff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85fafddcaa7f443f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra820c2bc856d45b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffb2783c05c8411f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416434</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,904</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,552</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>