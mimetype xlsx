--- v3 (2026-04-05)
+++ v4 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R605342cab9584443" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc75f1cfb152b4df5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffb2783c05c8411f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad5d4d281ba24e9d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra820c2bc856d45b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffb2783c05c8411f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37ec00cf50ba4068" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad5d4d281ba24e9d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416434</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>3,552</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>