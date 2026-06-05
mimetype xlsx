--- v4 (2026-05-15)
+++ v5 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc75f1cfb152b4df5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3527733d9b304f8f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad5d4d281ba24e9d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3268a8a3ae34473c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37ec00cf50ba4068" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad5d4d281ba24e9d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R503129f5eb5b44c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3268a8a3ae34473c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416434</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...360 lines deleted...]
-          <x:t>2,501</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,405</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>2,351</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,279</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...163 lines deleted...]
-          <x:t>2,365</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,969</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>