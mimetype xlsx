--- v5 (2026-06-05)
+++ v6 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3527733d9b304f8f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R947a57bb49a24643" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3268a8a3ae34473c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R408fa4cd89f64f2f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R503129f5eb5b44c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3268a8a3ae34473c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b0c0d73dd884356" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R408fa4cd89f64f2f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416434</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...350 lines deleted...]
-          <x:t>22.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,131</x:t>
-[...70 lines deleted...]
-          <x:t>28.05.2026</x:t>
+          <x:t>1,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,163</x:t>
-[...161 lines deleted...]
-          <x:t>1,979</x:t>
+          <x:t>1,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,883</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>1,969</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>