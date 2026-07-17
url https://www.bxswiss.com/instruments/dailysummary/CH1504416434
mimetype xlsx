--- v6 (2026-06-27)
+++ v7 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R947a57bb49a24643" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bb34962fb724f46" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R408fa4cd89f64f2f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc823e734a86492a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b0c0d73dd884356" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R408fa4cd89f64f2f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8818859137f4e94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc823e734a86492a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416434</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...225 lines deleted...]
-          <x:t>1,979</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,883</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...148 lines deleted...]
-          <x:t>1,877</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,893</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>1,807</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,829</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>1,827</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,767</x:t>
-[...215 lines deleted...]
-          <x:t>1,803</x:t>
+          <x:t>1,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,617</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>