--- v7 (2026-07-17)
+++ v8 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bb34962fb724f46" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcdaf6e66e5045c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc823e734a86492a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R794cbfa4edba4f54"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8818859137f4e94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc823e734a86492a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e4e231da7b64cfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R794cbfa4edba4f54" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416434</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,893</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,807</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,829</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...310 lines deleted...]
-          <x:t>1,753</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,649</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...298 lines deleted...]
-          <x:t>1,617</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>