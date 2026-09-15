--- v8 (2026-08-06)
+++ v9 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcdaf6e66e5045c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5767716cd394358" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R794cbfa4edba4f54"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b4e0b2e9d4a4b49"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e4e231da7b64cfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R794cbfa4edba4f54" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3513ef9e8f7c4dbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b4e0b2e9d4a4b49" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416434</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,667</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,617</x:t>
-[...573 lines deleted...]
-          <x:t>05.08.2026</x:t>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,401</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>1,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,486</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>