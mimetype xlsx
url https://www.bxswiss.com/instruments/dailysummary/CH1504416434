--- v9 (2026-09-15)
+++ v10 (2026-10-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5767716cd394358" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d78c91f76d5499a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b4e0b2e9d4a4b49"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R963c20030aad490c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3513ef9e8f7c4dbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b4e0b2e9d4a4b49" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac53f74b72574758" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R963c20030aad490c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416434</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...14 lines deleted...]
-          <x:t>1,403</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,439</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...280 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,327</x:t>
-[...165 lines deleted...]
-        <x:is>
           <x:t>1,416</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,438</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,524</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>