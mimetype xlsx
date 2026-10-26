--- v10 (2026-10-06)
+++ v11 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d78c91f76d5499a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76a910abd2ae4e8f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R963c20030aad490c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e55130caa75422e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac53f74b72574758" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R963c20030aad490c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc32975bc39884110" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e55130caa75422e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416434</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...68 lines deleted...]
-          <x:t>1,375</x:t>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,416</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>1,528</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,490</x:t>
-[...92 lines deleted...]
-          <x:t>1,476</x:t>
+          <x:t>1,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,574</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...212 lines deleted...]
-          <x:t>1,472</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,434</x:t>
-[...16 lines deleted...]
-          <x:t>1,452</x:t>
+          <x:t>1,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,436</x:t>
-[...134 lines deleted...]
-          <x:t>1,524</x:t>
+          <x:t>1,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,334</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>