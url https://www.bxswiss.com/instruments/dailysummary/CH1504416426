--- v2 (2026-03-14)
+++ v3 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68497177de734969" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89eaa1d4b20a463c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f0e65c1d481433f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf80574b94bf34f1d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58ecbf1e2f8c4f1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f0e65c1d481433f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14167849707e43b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf80574b94bf34f1d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416426</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...377 lines deleted...]
-          <x:t>02.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,038</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...254 lines deleted...]
-          <x:t>2,630</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,456</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>