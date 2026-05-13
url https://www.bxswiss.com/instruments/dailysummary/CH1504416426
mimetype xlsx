--- v3 (2026-04-23)
+++ v4 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89eaa1d4b20a463c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc35d45172404485" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf80574b94bf34f1d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3350e985cd0940b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14167849707e43b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf80574b94bf34f1d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1f73190f3e3408e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3350e985cd0940b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416426</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,962</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,429</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>