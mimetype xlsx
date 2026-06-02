--- v4 (2026-05-13)
+++ v5 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc35d45172404485" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd73af793e4494d56" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3350e985cd0940b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf345d7837d444a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1f73190f3e3408e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3350e985cd0940b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc54f48b97da64d23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf345d7837d444a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416426</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,515</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>