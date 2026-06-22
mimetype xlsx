--- v5 (2026-06-02)
+++ v6 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd73af793e4494d56" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10d6497fba334e7f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf345d7837d444a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7847dcfa4c224c38"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc54f48b97da64d23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf345d7837d444a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd220e77bc12042c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7847dcfa4c224c38" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416426</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,416 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...242 lines deleted...]
-          <x:t>15.05.2026</x:t>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,397</x:t>
-[...111 lines deleted...]
-        <x:is>
           <x:t>1,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,243</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,127</x:t>
         </x:is>
       </x:c>
@@ -683,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>