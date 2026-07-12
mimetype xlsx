--- v6 (2026-06-22)
+++ v7 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10d6497fba334e7f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R935cad80aefc4bbb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7847dcfa4c224c38"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racac5d4bc9ae4dfc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd220e77bc12042c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7847dcfa4c224c38" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8888e4565c8c4edf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racac5d4bc9ae4dfc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416426</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...139 lines deleted...]
-          <x:t>1,029</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,961</x:t>
-[...263 lines deleted...]
-        <x:is>
           <x:t>1,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,929</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,855</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>