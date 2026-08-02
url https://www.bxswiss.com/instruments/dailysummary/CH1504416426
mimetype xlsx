--- v7 (2026-07-12)
+++ v8 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R935cad80aefc4bbb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf64ec57156c24334" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racac5d4bc9ae4dfc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48f97364c1674f4f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8888e4565c8c4edf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racac5d4bc9ae4dfc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R144553239d414568" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48f97364c1674f4f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416426</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...333 lines deleted...]
-          <x:t>0,765</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,713</x:t>
-[...6 lines deleted...]
-          <x:t>30.06.2026</x:t>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,719</x:t>
-[...4 lines deleted...]
-          <x:t>0,661</x:t>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,663</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,713</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,633</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,699</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,645</x:t>
-[...43 lines deleted...]
-          <x:t>0,633</x:t>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,581</x:t>
-        </x:is>
-[...111 lines deleted...]
-          <x:t>0,601</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>