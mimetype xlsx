--- v8 (2026-08-02)
+++ v9 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf64ec57156c24334" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ec0740e75da409b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48f97364c1674f4f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81a9c07746364d05"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R144553239d414568" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48f97364c1674f4f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fb61fd65fd24e9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81a9c07746364d05" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416426</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,713</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,633</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,699</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,645</x:t>
-[...43 lines deleted...]
-          <x:t>0,633</x:t>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,581</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...514 lines deleted...]
-          <x:t>0,581</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>