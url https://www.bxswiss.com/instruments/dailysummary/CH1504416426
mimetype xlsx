--- v9 (2026-08-22)
+++ v10 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ec0740e75da409b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73d5961cd233425c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81a9c07746364d05"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b06832f13274ad2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fb61fd65fd24e9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81a9c07746364d05" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5668f66ea63f4ea4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b06832f13274ad2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416426</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...279 lines deleted...]
-          <x:t>0,449</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,369</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,395</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.08.2026</x:t>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,385</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>0,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,375</x:t>
-[...97 lines deleted...]
-          <x:t>0,383</x:t>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,379</x:t>
-[...215 lines deleted...]
-          <x:t>0,373</x:t>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>