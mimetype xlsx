--- v2 (2026-03-14)
+++ v3 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re099c0d1cfd5409b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ef3b96bcec54af8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd193f41f6e5942b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c881dc81c8e4e1e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rccfc436367754868" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd193f41f6e5942b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc297a851c92b449e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c881dc81c8e4e1e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416418</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...458 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,808</x:t>
-[...171 lines deleted...]
-          <x:t>2,328</x:t>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,106</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>