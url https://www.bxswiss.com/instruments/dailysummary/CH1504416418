--- v3 (2026-04-23)
+++ v4 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ef3b96bcec54af8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb1604bb2af14d88" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c881dc81c8e4e1e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfd437fe96ca45b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc297a851c92b449e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c881dc81c8e4e1e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f1d49a6d518407a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfd437fe96ca45b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416418</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,622</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>