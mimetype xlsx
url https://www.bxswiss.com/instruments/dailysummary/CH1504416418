--- v4 (2026-05-13)
+++ v5 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb1604bb2af14d88" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf71112c2cb3447b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfd437fe96ca45b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10b365835df8422a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f1d49a6d518407a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfd437fe96ca45b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf630fe11430745ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10b365835df8422a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416418</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,119</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>