--- v5 (2026-06-02)
+++ v6 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf71112c2cb3447b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02fc20b32a5c4e59" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10b365835df8422a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refcb301130fc4d02"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf630fe11430745ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10b365835df8422a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7322225fb6144db6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refcb301130fc4d02" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416418</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,669</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>