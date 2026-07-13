--- v6 (2026-06-22)
+++ v7 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02fc20b32a5c4e59" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5339de7bcefd4bfa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refcb301130fc4d02"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8125bda4a3614d65"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7322225fb6144db6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refcb301130fc4d02" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b08b376e3a743d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8125bda4a3614d65" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416418</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...90 lines deleted...]
-          <x:t>0,703</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,625</x:t>
-[...151 lines deleted...]
-          <x:t>0,551</x:t>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,537</x:t>
-[...178 lines deleted...]
-          <x:t>0,401</x:t>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,371</x:t>
-[...107 lines deleted...]
-          <x:t>0,391</x:t>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>