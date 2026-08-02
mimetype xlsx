--- v7 (2026-07-13)
+++ v8 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5339de7bcefd4bfa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R350e47b12f8a42a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8125bda4a3614d65"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra90e70cc5d8b4859"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b08b376e3a743d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8125bda4a3614d65" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae56eba62ee74cf5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra90e70cc5d8b4859" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416418</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...350 lines deleted...]
-          <x:t>30.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,293</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>0,275</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,277</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>0,289</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,231</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...163 lines deleted...]
-          <x:t>0,209</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>