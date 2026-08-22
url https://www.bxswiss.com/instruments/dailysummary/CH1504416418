--- v8 (2026-08-02)
+++ v9 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R350e47b12f8a42a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R155cc21b4d4f4f2a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra90e70cc5d8b4859"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R626cf09ca8b246bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae56eba62ee74cf5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra90e70cc5d8b4859" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9ede4010a0b4357" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R626cf09ca8b246bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416418</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,303</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,249</x:t>
-[...16 lines deleted...]
-          <x:t>0,289</x:t>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,231</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...293 lines deleted...]
-          <x:t>0,201</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,205</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...258 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>