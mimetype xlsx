--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2a83401e6834bf8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8df215e88fc044d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R228038c79ce1484e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d679efcb7704c78"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4fbf1dabb23496a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R228038c79ce1484e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra342111cc4ff4c94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d679efcb7704c78" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416400</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,125</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,802</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>