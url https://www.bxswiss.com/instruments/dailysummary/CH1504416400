--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8df215e88fc044d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1d88e9152994307" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d679efcb7704c78"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf86715c421a948c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra342111cc4ff4c94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d679efcb7704c78" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R671cb0f40ca9401a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf86715c421a948c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416400</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,058</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>