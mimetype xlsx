--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1d88e9152994307" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R221eda301fb04fdb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf86715c421a948c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra60bd3134f064a2c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R671cb0f40ca9401a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf86715c421a948c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52d31f8bb9b24092" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra60bd3134f064a2c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416400</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,421 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...328 lines deleted...]
-          <x:t>0,996</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,944</x:t>
-[...30 lines deleted...]
-        <x:is>
           <x:t>1,106</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,754</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>