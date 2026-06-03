--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R221eda301fb04fdb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25adeb7884b54927" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra60bd3134f064a2c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86b0343c52844616"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52d31f8bb9b24092" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra60bd3134f064a2c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32e91518c84c4f93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86b0343c52844616" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416400</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,513</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>