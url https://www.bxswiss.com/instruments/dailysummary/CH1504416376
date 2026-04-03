--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e388d82f36442ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f9959040a454e72" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d96a8cd3e56482e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ca90b4c3a0e4dbf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c5672ad69174e30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d96a8cd3e56482e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd14ef05f53214edf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ca90b4c3a0e4dbf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416376</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,795</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,428</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>