--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f9959040a454e72" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d28ad0b6b3f40d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ca90b4c3a0e4dbf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bf10b6f23814051"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd14ef05f53214edf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ca90b4c3a0e4dbf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2ce3a56aac7464a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bf10b6f23814051" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416376</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...80 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,004</x:t>
-[...549 lines deleted...]
-          <x:t>2,428</x:t>
+          <x:t>1,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>