--- v4 (2026-04-23)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d28ad0b6b3f40d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8557a37a1cd04103" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bf10b6f23814051"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08c0ecce0d8d4831"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2ce3a56aac7464a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bf10b6f23814051" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fdf6d76c3064c87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08c0ecce0d8d4831" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416376</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,826</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>