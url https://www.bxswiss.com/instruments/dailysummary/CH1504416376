--- v5 (2026-05-14)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8557a37a1cd04103" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08a9f752c00143ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08c0ecce0d8d4831"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6406d7f945bc4def"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fdf6d76c3064c87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08c0ecce0d8d4831" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a8f2b8bcb0b43cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6406d7f945bc4def" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416376</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>1,295</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>