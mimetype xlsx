--- v6 (2026-06-23)
+++ v7 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08a9f752c00143ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8284461c8844080" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6406d7f945bc4def"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1922f1e7f7ab4eb1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a8f2b8bcb0b43cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6406d7f945bc4def" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5b7293a1eb1420a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1922f1e7f7ab4eb1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416376</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,421 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...85 lines deleted...]
-          <x:t>0,977</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,943</x:t>
-[...273 lines deleted...]
-        <x:is>
           <x:t>1,091</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,845</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>