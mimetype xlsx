--- v7 (2026-07-13)
+++ v8 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8284461c8844080" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb37ef9cd6f54a0e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1922f1e7f7ab4eb1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ed048c0fe844757"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5b7293a1eb1420a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1922f1e7f7ab4eb1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf630e99967c543ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ed048c0fe844757" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416376</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...117 lines deleted...]
-          <x:t>0,721</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,671</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...153 lines deleted...]
-          <x:t>0,733</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,665</x:t>
-[...87 lines deleted...]
-          <x:t>01.07.2026</x:t>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,653</x:t>
-[...198 lines deleted...]
-          <x:t>0,551</x:t>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>