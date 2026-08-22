--- v8 (2026-08-02)
+++ v9 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb37ef9cd6f54a0e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R481eff57c6864521" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ed048c0fe844757"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc4f9a39163249b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf630e99967c543ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ed048c0fe844757" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R359fd99894e64c0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc4f9a39163249b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416376</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,653</x:t>
-[...301 lines deleted...]
-          <x:t>0,499</x:t>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,509</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...94 lines deleted...]
-          <x:t>0,577</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,529</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...190 lines deleted...]
-          <x:t>0,529</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>