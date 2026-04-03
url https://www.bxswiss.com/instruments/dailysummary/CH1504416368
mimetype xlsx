--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R446e266a31df4fce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ec1f5a169fd4a6d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb157d0bb99d44104"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reed9c5d47f934b68"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3aaef32a2a844b1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb157d0bb99d44104" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02a54bd5b10d4a5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reed9c5d47f934b68" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416368</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,556 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...377 lines deleted...]
-          <x:t>02.03.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,862</x:t>
-[...97 lines deleted...]
-          <x:t>06.03.2026</x:t>
+          <x:t>3,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,164</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>3,030</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,102</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,252</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>