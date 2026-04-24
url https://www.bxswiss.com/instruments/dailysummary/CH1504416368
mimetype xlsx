--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ec1f5a169fd4a6d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0ea649ba4f444ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reed9c5d47f934b68"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bbfcbc29e8f46e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02a54bd5b10d4a5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reed9c5d47f934b68" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47b2cdd7c0524c7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bbfcbc29e8f46e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416368</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...80 lines deleted...]
-          <x:t>06.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,164</x:t>
-[...522 lines deleted...]
-          <x:t>3,252</x:t>
+          <x:t>2,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,362</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>