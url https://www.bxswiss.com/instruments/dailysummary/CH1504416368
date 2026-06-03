--- v4 (2026-04-24)
+++ v5 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0ea649ba4f444ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra15d6a341ca2423f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bbfcbc29e8f46e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c61183677e04a48"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47b2cdd7c0524c7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bbfcbc29e8f46e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14840dc8ea22470f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c61183677e04a48" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416368</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>2,362</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,791</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>