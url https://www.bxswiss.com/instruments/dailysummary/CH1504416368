--- v5 (2026-06-03)
+++ v6 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra15d6a341ca2423f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32f995f451334dff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c61183677e04a48"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34d97cdf72fb4158"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14840dc8ea22470f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c61183677e04a48" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9090d8212bb46ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34d97cdf72fb4158" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416368</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...333 lines deleted...]
-          <x:t>2,215</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,067</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>1,885</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>1,855</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,879</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>1,845</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,829</x:t>
-[...26 lines deleted...]
-          <x:t>1,791</x:t>
+          <x:t>1,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>