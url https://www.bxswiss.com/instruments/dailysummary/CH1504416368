--- v6 (2026-07-03)
+++ v7 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32f995f451334dff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0931a9a671424249" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34d97cdf72fb4158"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf5c8166a8d545d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9090d8212bb46ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34d97cdf72fb4158" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89c704657eba445d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf5c8166a8d545d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416368</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...274 lines deleted...]
-          <x:t>1,701</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,715</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,635</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>16.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,581</x:t>
+          <x:t>1,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,599</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,629</x:t>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,599</x:t>
-[...156 lines deleted...]
-          <x:t>1,477</x:t>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,579</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>1,609</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,635</x:t>
-        </x:is>
-[...106 lines deleted...]
-          <x:t>1,537</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>