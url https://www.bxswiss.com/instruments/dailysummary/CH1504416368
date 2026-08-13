--- v7 (2026-07-23)
+++ v8 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0931a9a671424249" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ce91eb5d3684305" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf5c8166a8d545d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5944c5ddad854593"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89c704657eba445d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf5c8166a8d545d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rccdf2dfdb1024646" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5944c5ddad854593" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416368</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...63 lines deleted...]
-          <x:t>1,735</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,597</x:t>
-[...6 lines deleted...]
-          <x:t>25.06.2026</x:t>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,655</x:t>
-[...102 lines deleted...]
-          <x:t>1,567</x:t>
+          <x:t>1,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,589</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>1,505</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,491</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...370 lines deleted...]
-          <x:t>1,635</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>