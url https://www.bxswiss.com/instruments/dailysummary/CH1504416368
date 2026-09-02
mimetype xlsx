--- v8 (2026-08-13)
+++ v9 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ce91eb5d3684305" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80816d42dd274ddb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5944c5ddad854593"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13986aaa232a4dd6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rccdf2dfdb1024646" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5944c5ddad854593" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1f408b8949641dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13986aaa232a4dd6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416368</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...63 lines deleted...]
-          <x:t>1,541</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,491</x:t>
-[...448 lines deleted...]
-          <x:t>1,293</x:t>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,275</x:t>
-[...80 lines deleted...]
-          <x:t>1,291</x:t>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>