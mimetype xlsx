--- v2 (2026-03-14)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93827e4d294c4c20" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3aea00af8ca441fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96fb108491004fc0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5973041bf284745"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0a9edd3ee3140eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96fb108491004fc0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67d18254038245de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5973041bf284745" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416350</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,556 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...382 lines deleted...]
-          <x:t>1,796</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,623</x:t>
-[...92 lines deleted...]
-          <x:t>06.03.2026</x:t>
+          <x:t>2,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,188</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>2,032</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,106</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>