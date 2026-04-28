--- v3 (2026-04-04)
+++ v4 (2026-04-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3aea00af8ca441fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref5329ec0953489c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5973041bf284745"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c6bf82fc9124607"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67d18254038245de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5973041bf284745" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba0390967ef04154" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c6bf82fc9124607" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416350</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...328 lines deleted...]
-          <x:t>2,454</x:t>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,620</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...126 lines deleted...]
-          <x:t>2,440</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,350</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>2,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,352</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>