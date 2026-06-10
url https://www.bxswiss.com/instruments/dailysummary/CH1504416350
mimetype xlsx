--- v4 (2026-04-28)
+++ v5 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref5329ec0953489c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7702cc1ca3ee40bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c6bf82fc9124607"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdace1cdb17644e22"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba0390967ef04154" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c6bf82fc9124607" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84a11ca8bb354194" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdace1cdb17644e22" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416350</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.03.2026</x:t>
-[...532 lines deleted...]
-          <x:t>1,352</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>