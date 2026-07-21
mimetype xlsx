--- v5 (2026-06-10)
+++ v6 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7702cc1ca3ee40bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4b9417f42a444db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdace1cdb17644e22"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59dc0e5b45134a71"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84a11ca8bb354194" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdace1cdb17644e22" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a3356790ce646e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59dc0e5b45134a71" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416350</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...559 lines deleted...]
-          <x:t>0,953</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>