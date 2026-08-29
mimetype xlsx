--- v6 (2026-07-21)
+++ v7 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4b9417f42a444db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2912b2a53034048" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59dc0e5b45134a71"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fb85353bfdf456f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a3356790ce646e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59dc0e5b45134a71" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb38862d76935480a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fb85353bfdf456f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416350</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...203 lines deleted...]
-          <x:t>0,553</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,555</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...68 lines deleted...]
-          <x:t>0,501</x:t>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,521</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...175 lines deleted...]
-          <x:t>0,579</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,481</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...109 lines deleted...]
-          <x:t>0,531</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>