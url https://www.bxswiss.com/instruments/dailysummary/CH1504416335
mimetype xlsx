--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R437254f3bf364e93" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R878979bf6f6d4f87" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7bc6dc996cc6439e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16d47e117f9742e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a68d2d5a3d942cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7bc6dc996cc6439e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra634b7fe6d604dde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16d47e117f9742e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416335</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,556 +149,178 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...139 lines deleted...]
-          <x:t>1,475</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,391</x:t>
-[...232 lines deleted...]
-          <x:t>1,682</x:t>
+          <x:t>1,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,523</x:t>
-[...92 lines deleted...]
-          <x:t>06.03.2026</x:t>
+          <x:t>2,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,058</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>1,906</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,978</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,126</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>