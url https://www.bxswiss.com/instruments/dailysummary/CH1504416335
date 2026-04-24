--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R878979bf6f6d4f87" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6e7e85ccf424e61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16d47e117f9742e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R401f35ed433c40ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra634b7fe6d604dde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16d47e117f9742e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e4d5505287647f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R401f35ed433c40ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416335</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,682</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,523</x:t>
-[...625 lines deleted...]
-          <x:t>2,126</x:t>
+          <x:t>1,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,212</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>