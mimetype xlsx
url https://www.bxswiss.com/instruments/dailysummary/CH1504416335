--- v4 (2026-04-24)
+++ v5 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6e7e85ccf424e61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3fd3a1853f94392" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R401f35ed433c40ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7147e9a30de14b8c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e4d5505287647f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R401f35ed433c40ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc82c63e0af354309" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7147e9a30de14b8c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416335</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,590</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>