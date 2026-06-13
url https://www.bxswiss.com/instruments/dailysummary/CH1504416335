--- v5 (2026-05-15)
+++ v6 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3fd3a1853f94392" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b0aeca2751f44bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7147e9a30de14b8c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e5c99b5619b4418"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc82c63e0af354309" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7147e9a30de14b8c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc34429a76034029" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e5c99b5619b4418" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416335</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...387 lines deleted...]
-          <x:t>1,231</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,137</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...62 lines deleted...]
-          <x:t>07.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,019</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...119 lines deleted...]
-          <x:t>1,111</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>