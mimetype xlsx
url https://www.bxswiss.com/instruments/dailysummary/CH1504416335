--- v6 (2026-06-13)
+++ v7 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b0aeca2751f44bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra650410a703a4d91" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e5c99b5619b4418"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7fba9e4301014e7b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc34429a76034029" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e5c99b5619b4418" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R247ce1bcf9fc4166" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7fba9e4301014e7b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416335</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...198 lines deleted...]
-          <x:t>1,017</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,925</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...104 lines deleted...]
-          <x:t>0,799</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,815</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...285 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>