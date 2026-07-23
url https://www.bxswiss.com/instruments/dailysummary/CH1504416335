--- v7 (2026-07-03)
+++ v8 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra650410a703a4d91" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf16f171b1b2a4205" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7fba9e4301014e7b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad969a2367274878"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R247ce1bcf9fc4166" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7fba9e4301014e7b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7a0109c32c64dd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad969a2367274878" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416335</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...284 lines deleted...]
-          <x:t>0,629</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,635</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,631</x:t>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,607</x:t>
-[...6 lines deleted...]
-          <x:t>17.06.2026</x:t>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,589</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...202 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,549</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>