--- v8 (2026-07-23)
+++ v9 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf16f171b1b2a4205" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafd2d08cb6904bd1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad969a2367274878"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5728dd2730d643a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7a0109c32c64dd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad969a2367274878" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfaa81a30747b49b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5728dd2730d643a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416335</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...90 lines deleted...]
-          <x:t>0,621</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,561</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>0,553</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,507</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>0,543</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,505</x:t>
-[...205 lines deleted...]
-          <x:t>0,531</x:t>
+          <x:t>0,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,441</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...163 lines deleted...]
-          <x:t>0,453</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>