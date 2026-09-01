--- v9 (2026-08-12)
+++ v10 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafd2d08cb6904bd1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb36b1b9fbc0642e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5728dd2730d643a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a32c9904ef84300"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfaa81a30747b49b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5728dd2730d643a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re18a52c4b0ac4f99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a32c9904ef84300" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416335</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,531</x:t>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,441</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...354 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,351</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>