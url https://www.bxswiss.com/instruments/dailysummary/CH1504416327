--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb42a0dabb06a4296" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re36dd4614a7f4e1b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc286c38512104f60"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37c6de8d929b4657"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc58cf3978bb645bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc286c38512104f60" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e4e469f854644b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37c6de8d929b4657" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416327</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,507</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,978</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>