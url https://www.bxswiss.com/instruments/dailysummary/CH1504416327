--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re36dd4614a7f4e1b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52654ad6f9fd4d92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37c6de8d929b4657"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R773b2fbda02b4abe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e4e469f854644b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37c6de8d929b4657" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbadc6474c0014efa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R773b2fbda02b4abe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416327</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>2,604</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,449</x:t>
-[...43 lines deleted...]
-          <x:t>2,546</x:t>
+          <x:t>2,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,576</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>05.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,648</x:t>
-[...16 lines deleted...]
-          <x:t>06.03.2026</x:t>
+          <x:t>2,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,906</x:t>
-[...522 lines deleted...]
-          <x:t>2,978</x:t>
+          <x:t>2,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,164</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>