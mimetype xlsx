--- v4 (2026-04-24)
+++ v5 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52654ad6f9fd4d92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6a197f77b0f4f89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R773b2fbda02b4abe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8b68059c1e24263"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbadc6474c0014efa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R773b2fbda02b4abe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f956435c01e48cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8b68059c1e24263" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416327</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>2,164</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,617</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>