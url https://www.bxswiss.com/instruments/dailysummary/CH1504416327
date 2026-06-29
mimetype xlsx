--- v5 (2026-06-03)
+++ v6 (2026-06-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6a197f77b0f4f89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd08f102a36f4781" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8b68059c1e24263"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra50f76dfdf9a46ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f956435c01e48cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8b68059c1e24263" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reda88106464649f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra50f76dfdf9a46ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416327</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...338 lines deleted...]
-          <x:t>1,827</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,869</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>1,649</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,643</x:t>
-[...102 lines deleted...]
-          <x:t>1,669</x:t>
+          <x:t>1,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,653</x:t>
-[...26 lines deleted...]
-          <x:t>1,617</x:t>
+          <x:t>1,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>