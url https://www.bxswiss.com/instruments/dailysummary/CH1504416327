--- v6 (2026-06-29)
+++ v7 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd08f102a36f4781" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57adca252c2b409c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra50f76dfdf9a46ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6fe18687f319438d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reda88106464649f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra50f76dfdf9a46ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R542ed1dd256d4a23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6fe18687f319438d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416327</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>1,669</x:t>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,653</x:t>
-[...264 lines deleted...]
-          <x:t>1,477</x:t>
+          <x:t>1,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,499</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>1,419</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,449</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.06.2026</x:t>
-[...144 lines deleted...]
-          <x:t>1,499</x:t>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,335</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>1,449</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>