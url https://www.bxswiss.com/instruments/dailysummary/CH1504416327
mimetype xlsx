--- v7 (2026-07-20)
+++ v8 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57adca252c2b409c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb24612f2312b45a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6fe18687f319438d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5af8208e3dce4579"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R542ed1dd256d4a23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6fe18687f319438d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7984c76b36c4a27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5af8208e3dce4579" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416327</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.06.2026</x:t>
-[...63 lines deleted...]
-          <x:t>1,559</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,549</x:t>
-[...205 lines deleted...]
-          <x:t>1,433</x:t>
+          <x:t>1,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,397</x:t>
-[...296 lines deleted...]
-          <x:t>1,349</x:t>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>