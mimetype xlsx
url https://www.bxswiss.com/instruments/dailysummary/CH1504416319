--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ce760015fa14c02" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5136a211e0e9402c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10346e19e521465e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R616a2ea70d2c4bb0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R086d36f038a74b17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10346e19e521465e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0910aef4788d49ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R616a2ea70d2c4bb0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416319</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...139 lines deleted...]
-          <x:t>1,383</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,305</x:t>
-[...246 lines deleted...]
-        <x:is>
           <x:t>1,485</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,567</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,986</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>