--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5136a211e0e9402c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcae902d50be4a6e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R616a2ea70d2c4bb0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a4c3eda1b744119"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0910aef4788d49ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R616a2ea70d2c4bb0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9767098a58154540" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a4c3eda1b744119" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416319</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...107 lines deleted...]
-          <x:t>06.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,936</x:t>
-[...522 lines deleted...]
-          <x:t>1,986</x:t>
+          <x:t>1,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,134</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>