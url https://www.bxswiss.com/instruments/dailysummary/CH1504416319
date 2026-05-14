--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcae902d50be4a6e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8239edd4c99043c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a4c3eda1b744119"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R753dfa64bf924d0b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9767098a58154540" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a4c3eda1b744119" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R303841eefbdb41b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R753dfa64bf924d0b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416319</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,486</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>