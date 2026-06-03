--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8239edd4c99043c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R180ca93ebbed4b91" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R753dfa64bf924d0b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra486d9dde4ef4b8a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R303841eefbdb41b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R753dfa64bf924d0b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21a59b0309f147fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra486d9dde4ef4b8a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416319</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,135</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>