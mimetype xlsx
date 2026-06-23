--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R180ca93ebbed4b91" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ac627181d584a21" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra486d9dde4ef4b8a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8e7174430aa4630"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21a59b0309f147fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra486d9dde4ef4b8a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4039c47c916429e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8e7174430aa4630" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416319</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,787</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>