--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ac627181d584a21" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9366294ac1347ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8e7174430aa4630"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra217599fd3c645e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4039c47c916429e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8e7174430aa4630" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf21443b103c5401d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra217599fd3c645e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416319</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,77 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...301 lines deleted...]
-          <x:t>0,749</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,685</x:t>
-[...30 lines deleted...]
-        <x:is>
           <x:t>0,853</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,663</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>