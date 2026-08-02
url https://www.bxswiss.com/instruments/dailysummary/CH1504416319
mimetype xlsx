--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9366294ac1347ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R811af6b73c6e43ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra217599fd3c645e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5888e9a8955f4a05"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf21443b103c5401d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra217599fd3c645e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca061209a8d74858" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5888e9a8955f4a05" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416319</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...279 lines deleted...]
-          <x:t>0,571</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,517</x:t>
-[...65 lines deleted...]
-          <x:t>0,485</x:t>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,467</x:t>
-[...129 lines deleted...]
-          <x:t>0,443</x:t>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,421</x:t>
-[...10 lines deleted...]
-        <x:is>
           <x:t>0,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,495</x:t>
-[...63 lines deleted...]
-          <x:t>0,429</x:t>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>