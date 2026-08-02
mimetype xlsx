--- v9 (2026-08-02)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R811af6b73c6e43ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f4361e3b67741c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5888e9a8955f4a05"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8322868f8f234bb7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca061209a8d74858" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5888e9a8955f4a05" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd4a6b3c3e714e18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8322868f8f234bb7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416319</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,77 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,465</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>