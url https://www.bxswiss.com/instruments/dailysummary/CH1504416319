--- v10 (2026-08-02)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f4361e3b67741c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12d76ab1084e419f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8322868f8f234bb7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24ddb35209c44425"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd4a6b3c3e714e18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8322868f8f234bb7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc37d28a68957476b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24ddb35209c44425" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416319</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,501</x:t>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,465</x:t>
-[...16 lines deleted...]
-          <x:t>0,453</x:t>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,427</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>0,443</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,421</x:t>
-[...10 lines deleted...]
-        <x:is>
           <x:t>0,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,495</x:t>
-[...462 lines deleted...]
-        <x:is>
           <x:t>0,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>