--- v1 (2026-02-21)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd27ff533b5134a8d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5084ac99ba76471b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3fb425e7ec144b49"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3153762b1e44767"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb82927ce3dd4fb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3fb425e7ec144b49" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21ebd4b5e73b480a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3153762b1e44767" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416293</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...230 lines deleted...]
-          <x:t>1,311</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,393</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.02.2026</x:t>
-[...397 lines deleted...]
-          <x:t>1,249</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,858</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>