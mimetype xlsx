--- v2 (2026-04-03)
+++ v3 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5084ac99ba76471b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5de40bb629f24072" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3153762b1e44767"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fae23df3cf34c7b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21ebd4b5e73b480a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3153762b1e44767" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60aff3f02ffb4c35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fae23df3cf34c7b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416293</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>1,308</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,334</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>1,858</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,102</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>