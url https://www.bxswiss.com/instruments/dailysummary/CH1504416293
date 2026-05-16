--- v3 (2026-04-26)
+++ v4 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5de40bb629f24072" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bb4543cb8754566" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fae23df3cf34c7b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb939db50fde74bae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60aff3f02ffb4c35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fae23df3cf34c7b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c60553414484803" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb939db50fde74bae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416293</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,156</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>