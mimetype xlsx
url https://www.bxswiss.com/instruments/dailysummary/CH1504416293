--- v4 (2026-05-16)
+++ v5 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bb4543cb8754566" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94bac2540a584bf5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb939db50fde74bae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f329c3676524dbc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c60553414484803" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb939db50fde74bae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f67a992a1c44e5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f329c3676524dbc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416293</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,055</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>