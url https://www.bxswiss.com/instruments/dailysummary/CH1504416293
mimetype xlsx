--- v5 (2026-06-05)
+++ v6 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94bac2540a584bf5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f8e0861ce464174" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f329c3676524dbc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6534795870d94d07"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f67a992a1c44e5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f329c3676524dbc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46f1800908314344" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6534795870d94d07" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416293</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...387 lines deleted...]
-          <x:t>0,757</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,731</x:t>
-[...6 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,679</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...35 lines deleted...]
-          <x:t>28.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,751</x:t>
-[...4 lines deleted...]
-          <x:t>0,679</x:t>
+          <x:t>0,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,695</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>0,597</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>