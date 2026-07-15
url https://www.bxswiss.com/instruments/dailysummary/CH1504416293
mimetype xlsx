--- v6 (2026-06-25)
+++ v7 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f8e0861ce464174" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d448a9781d04610" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6534795870d94d07"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75720ef1f9a243e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46f1800908314344" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6534795870d94d07" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radd18cf97fd84c6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75720ef1f9a243e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416293</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,541</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>