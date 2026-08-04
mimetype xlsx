--- v7 (2026-07-15)
+++ v8 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d448a9781d04610" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R503880d5ece5465e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75720ef1f9a243e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0a985c5f6934b3e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radd18cf97fd84c6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75720ef1f9a243e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3fe658b97504d08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0a985c5f6934b3e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416293</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...230 lines deleted...]
-          <x:t>0,445</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,475</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>0,451</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,465</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...126 lines deleted...]
-          <x:t>0,387</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,399</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...153 lines deleted...]
-          <x:t>0,377</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>