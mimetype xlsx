--- v8 (2026-08-04)
+++ v9 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R503880d5ece5465e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra51f4dd970ab4d58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0a985c5f6934b3e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc21d9833fa8242f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3fe658b97504d08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0a985c5f6934b3e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09061734db0e4c15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc21d9833fa8242f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416293</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,208 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,421</x:t>
-[...4 lines deleted...]
-          <x:t>0,387</x:t>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,399</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...153 lines deleted...]
-          <x:t>0,377</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,399</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>16.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,369</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...310 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,295</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>