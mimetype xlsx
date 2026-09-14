--- v9 (2026-08-25)
+++ v10 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra51f4dd970ab4d58" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R735e28f7d8104958" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc21d9833fa8242f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b36cb2edf714da2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09061734db0e4c15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc21d9833fa8242f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc95497c1e23459b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b36cb2edf714da2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416293</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...198 lines deleted...]
-          <x:t>0,287</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,237</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,255</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,249</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,245</x:t>
-[...16 lines deleted...]
-          <x:t>0,253</x:t>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,241</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>0,251</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,237</x:t>
-[...215 lines deleted...]
-          <x:t>0,219</x:t>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>