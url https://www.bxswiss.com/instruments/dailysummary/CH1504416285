--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R534ece88a1a047cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f9497e58b1a48df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7111ae4c17641bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf57de0a2ea24ddf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5efdd8b668b442e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7111ae4c17641bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6b8a0d8955d421a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf57de0a2ea24ddf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416285</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,556 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...377 lines deleted...]
-          <x:t>02.03.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,406</x:t>
-[...97 lines deleted...]
-          <x:t>06.03.2026</x:t>
+          <x:t>2,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,664</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>2,540</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,606</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,722</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>