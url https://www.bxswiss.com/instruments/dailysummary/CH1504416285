--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f9497e58b1a48df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5733a975be66416e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf57de0a2ea24ddf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7072164329741db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6b8a0d8955d421a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf57de0a2ea24ddf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b78a74008a648c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7072164329741db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416285</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>2,258</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,202</x:t>
-[...544 lines deleted...]
-          <x:t>2,722</x:t>
+          <x:t>2,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>