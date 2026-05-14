--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5733a975be66416e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4c0691127c64b7c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7072164329741db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8148410df864ef8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b78a74008a648c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7072164329741db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d3efd2060014e98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8148410df864ef8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416285</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,302</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,807</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>