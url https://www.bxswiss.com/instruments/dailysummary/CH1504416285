--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4c0691127c64b7c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5e7b36e069a4712" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8148410df864ef8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15a1ea7d75354061"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d3efd2060014e98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8148410df864ef8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f8fd967e94a482c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15a1ea7d75354061" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416285</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,897</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>