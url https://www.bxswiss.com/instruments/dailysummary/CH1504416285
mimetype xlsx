--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5e7b36e069a4712" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ee3b32584a74daa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15a1ea7d75354061"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20ada2c3ada84c79"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f8fd967e94a482c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15a1ea7d75354061" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c105af4ef634d17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20ada2c3ada84c79" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416285</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...360 lines deleted...]
-          <x:t>1,699</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,657</x:t>
-[...6 lines deleted...]
-          <x:t>22.05.2026</x:t>
+          <x:t>1,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,579</x:t>
-[...21 lines deleted...]
-          <x:t>1,491</x:t>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,487</x:t>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,549</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>1,461</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>