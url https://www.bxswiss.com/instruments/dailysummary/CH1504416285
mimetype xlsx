--- v7 (2026-06-23)
+++ v8 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ee3b32584a74daa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cb9f90297d64fde" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20ada2c3ada84c79"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R750f07aef36541f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c105af4ef634d17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20ada2c3ada84c79" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8601d768e754423d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R750f07aef36541f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416285</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,436 +149,58 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...41 lines deleted...]
-          <x:t>1,487</x:t>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,549</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...334 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,429</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,393</x:t>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>