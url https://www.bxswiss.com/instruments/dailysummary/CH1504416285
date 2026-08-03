--- v8 (2026-07-14)
+++ v9 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cb9f90297d64fde" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2962a0ba69de459f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R750f07aef36541f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R639b31a2507d48e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8601d768e754423d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R750f07aef36541f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf684fa7747244f82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R639b31a2507d48e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416285</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...53 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,351</x:t>
-[...107 lines deleted...]
-          <x:t>1,413</x:t>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,405</x:t>
-[...281 lines deleted...]
-          <x:t>1,181</x:t>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,219</x:t>
-        </x:is>
-[...116 lines deleted...]
-          <x:t>1,239</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>