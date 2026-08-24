--- v9 (2026-08-03)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2962a0ba69de459f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cfeff604ade4cb8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R639b31a2507d48e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2adf046f8b1b441a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf684fa7747244f82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R639b31a2507d48e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c21b9a5aa3f4293" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2adf046f8b1b441a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416285</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...58 lines deleted...]
-          <x:t>1,223</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,201</x:t>
-[...16 lines deleted...]
-          <x:t>1,181</x:t>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,219</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...492 lines deleted...]
-          <x:t>1,219</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>