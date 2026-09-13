--- v10 (2026-08-24)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cfeff604ade4cb8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f3e71d3d783474e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2adf046f8b1b441a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7f717cb49f34c35"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c21b9a5aa3f4293" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2adf046f8b1b441a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e2c92c8492546a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7f717cb49f34c35" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416285</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...203 lines deleted...]
-          <x:t>1,087</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,127</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>1,097</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,111</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,051</x:t>
-[...16 lines deleted...]
-          <x:t>1,055</x:t>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,047</x:t>
-[...323 lines deleted...]
-          <x:t>1,081</x:t>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,098</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>