--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8568392e4e5741ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re61ac319767d4679" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91f533f68fd940d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7035c1ab0f94697"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8aee3fe23fc84480" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91f533f68fd940d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3c5869879a54d46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7035c1ab0f94697" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416277</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,307</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,738</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>