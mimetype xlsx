--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re61ac319767d4679" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab34e0b4ef3246e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7035c1ab0f94697"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc9a598413454c75"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3c5869879a54d46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7035c1ab0f94697" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R840a200ff0f24a17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc9a598413454c75" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416277</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>1,224</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,250</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>1,738</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>