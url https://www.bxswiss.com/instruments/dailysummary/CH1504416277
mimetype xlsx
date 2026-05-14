--- v4 (2026-04-23)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab34e0b4ef3246e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R269929b6f3c54090" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc9a598413454c75"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85d497b1bf3d448a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R840a200ff0f24a17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc9a598413454c75" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd6bf1d3c0be489a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85d497b1bf3d448a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416277</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,296</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>