--- v5 (2026-05-14)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R269929b6f3c54090" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra49fec5842d0454a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85d497b1bf3d448a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f5de990470f4ef2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd6bf1d3c0be489a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85d497b1bf3d448a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9577fade10c0453e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f5de990470f4ef2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416277</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>0,889</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>