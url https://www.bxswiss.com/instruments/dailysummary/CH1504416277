--- v6 (2026-06-23)
+++ v7 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra49fec5842d0454a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bb5b483981649a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f5de990470f4ef2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R177eb2e843264d23"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9577fade10c0453e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f5de990470f4ef2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8c99f923f0a475a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R177eb2e843264d23" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416277</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...296 lines deleted...]
-          <x:t>09.06.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,691</x:t>
-[...84 lines deleted...]
-        <x:is>
           <x:t>0,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,565</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,533</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>