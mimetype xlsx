--- v7 (2026-07-13)
+++ v8 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bb5b483981649a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0693a4189b54c94" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R177eb2e843264d23"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53f3fab22dae4529"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8c99f923f0a475a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R177eb2e843264d23" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb451db035d3247d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53f3fab22dae4529" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416277</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...279 lines deleted...]
-          <x:t>0,487</x:t>
+          <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,439</x:t>
-[...43 lines deleted...]
-          <x:t>0,461</x:t>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,417</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,427</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...94 lines deleted...]
-          <x:t>0,387</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,379</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>0,389</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...114 lines deleted...]
-          <x:t>0,367</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>