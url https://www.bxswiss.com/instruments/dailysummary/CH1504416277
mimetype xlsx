--- v8 (2026-08-02)
+++ v9 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0693a4189b54c94" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d24467109164b6f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53f3fab22dae4529"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c10e0a0c17044d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb451db035d3247d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53f3fab22dae4529" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15a1d23471a44b02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c10e0a0c17044d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416277</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,429</x:t>
-[...53 lines deleted...]
-          <x:t>0,387</x:t>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,379</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>0,389</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...121 lines deleted...]
-          <x:t>13.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,375</x:t>
-[...53 lines deleted...]
-          <x:t>0,371</x:t>
+          <x:t>0,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,339</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...325 lines deleted...]
-          <x:t>0,339</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>