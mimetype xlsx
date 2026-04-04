--- v1 (2026-03-14)
+++ v2 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06fb9f36507443a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6e9695f7b9d4b48" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R236493ef2cbe4c3e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9bf814ce8e54250"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1985862fe914e7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R236493ef2cbe4c3e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra63a973913754f9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9bf814ce8e54250" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416251</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,382</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,624</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>