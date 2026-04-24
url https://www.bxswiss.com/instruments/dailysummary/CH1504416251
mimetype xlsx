--- v2 (2026-04-04)
+++ v3 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6e9695f7b9d4b48" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd598c6b767054fcd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9bf814ce8e54250"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32e5069116184676"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra63a973913754f9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9bf814ce8e54250" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e4be4c1bac44335" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32e5069116184676" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416251</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>1,146</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,170</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>1,624</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>