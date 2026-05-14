--- v3 (2026-04-24)
+++ v4 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd598c6b767054fcd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9073b7d920024bc9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32e5069116184676"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R483ced98d36d4981"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e4be4c1bac44335" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32e5069116184676" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R338a51ee0a854f3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R483ced98d36d4981" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416251</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,214</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>