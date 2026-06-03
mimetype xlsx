--- v4 (2026-05-14)
+++ v5 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9073b7d920024bc9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98d00f05ea9041c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R483ced98d36d4981"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R744869dab14a462a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R338a51ee0a854f3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R483ced98d36d4981" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9d8d921e19b47a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R744869dab14a462a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416251</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...360 lines deleted...]
-          <x:t>1,011</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,865</x:t>
-[...114 lines deleted...]
-          <x:t>08.05.2026</x:t>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,801</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>0,795</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,799</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>0,827</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>