--- v5 (2026-06-03)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98d00f05ea9041c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64c519ba3f0a47db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R744869dab14a462a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R757741b5fa4f4f76"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9d8d921e19b47a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R744869dab14a462a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc05a6cc6447a49f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R757741b5fa4f4f76" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416251</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,629</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>