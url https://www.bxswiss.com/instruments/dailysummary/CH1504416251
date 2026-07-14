--- v6 (2026-06-23)
+++ v7 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64c519ba3f0a47db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2df3817234447bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R757741b5fa4f4f76"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad3955782e5645cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc05a6cc6447a49f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R757741b5fa4f4f76" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11db5a29733a4e31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad3955782e5645cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416251</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,623</x:t>
-[...263 lines deleted...]
-        <x:is>
           <x:t>0,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,641</x:t>
-[...84 lines deleted...]
-        <x:is>
           <x:t>0,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,523</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,493</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>