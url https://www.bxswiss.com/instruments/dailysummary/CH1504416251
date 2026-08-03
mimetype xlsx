--- v7 (2026-07-14)
+++ v8 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2df3817234447bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61f1969798394794" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad3955782e5645cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd908fc578aec4b4a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11db5a29733a4e31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad3955782e5645cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb598e97fed8b4129" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd908fc578aec4b4a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416251</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...257 lines deleted...]
-          <x:t>0,379</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,403</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...111 lines deleted...]
-          <x:t>02.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,397</x:t>
-[...151 lines deleted...]
-          <x:t>10.07.2026</x:t>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,365</x:t>
-[...36 lines deleted...]
-          <x:t>0,339</x:t>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>