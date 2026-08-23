--- v8 (2026-08-03)
+++ v9 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61f1969798394794" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1075a5cde1694a1a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd908fc578aec4b4a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R501de188f42d42b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb598e97fed8b4129" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd908fc578aec4b4a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62c367fd087348e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R501de188f42d42b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416251</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,397</x:t>
-[...151 lines deleted...]
-          <x:t>10.07.2026</x:t>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,365</x:t>
-[...408 lines deleted...]
-        <x:is>
           <x:t>0,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>