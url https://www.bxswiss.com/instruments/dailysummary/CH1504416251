--- v9 (2026-08-23)
+++ v10 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1075a5cde1694a1a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc18af0d59504cbf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R501de188f42d42b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a0b33056dcd42b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62c367fd087348e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R501de188f42d42b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf952a7e7f4fa4299" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a0b33056dcd42b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416251</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...252 lines deleted...]
-          <x:t>0,243</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,201</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,217</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>05.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,209</x:t>
-[...21 lines deleted...]
-          <x:t>0,207</x:t>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,213</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>0,211</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,199</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>0,203</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,195</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>0,197</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>