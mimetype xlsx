--- v10 (2026-09-13)
+++ v11 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra94f0a035f804fc1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdee4df8040f140f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35a0965ada264627"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93344cf87fb7405b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93518fac69b847b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35a0965ada264627" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R623507fd8fb54760" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93344cf87fb7405b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416244</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,583 +149,205 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...225 lines deleted...]
-          <x:t>0,951</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,923</x:t>
-[...173 lines deleted...]
-          <x:t>0,887</x:t>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,849</x:t>
-[...111 lines deleted...]
-        <x:is>
           <x:t>0,948</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,966</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>