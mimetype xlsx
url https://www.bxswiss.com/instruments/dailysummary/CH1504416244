--- v11 (2026-10-03)
+++ v12 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdee4df8040f140f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84466907759841d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93344cf87fb7405b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbcf45959d6a94042"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R623507fd8fb54760" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93344cf87fb7405b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc4fbe78b0ad46de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbcf45959d6a94042" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416244</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...149 lines deleted...]
-          <x:t>0,905</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,948</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>09.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,026</x:t>
+          <x:t>0,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,966</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...197 lines deleted...]
-          <x:t>21.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,928</x:t>
-[...26 lines deleted...]
-          <x:t>0,918</x:t>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,916</x:t>
-[...87 lines deleted...]
-          <x:t>28.09.2026</x:t>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,904</x:t>
-[...57 lines deleted...]
-        <x:is>
           <x:t>0,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,902</x:t>
-[...53 lines deleted...]
-          <x:t>0,934</x:t>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>