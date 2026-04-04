--- v1 (2026-02-21)
+++ v2 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16d0668d85024a12" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc780a5d06b854e66" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29392bc302b549f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refb35d0c00764409"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7f8f49b77c449d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29392bc302b549f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb74d51bcf6ed4a10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refb35d0c00764409" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416244</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>1,945</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,486</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>