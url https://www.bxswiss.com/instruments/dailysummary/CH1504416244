--- v2 (2026-04-04)
+++ v3 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc780a5d06b854e66" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03bfb8c94ece4ad5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refb35d0c00764409"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e88f2589646423d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb74d51bcf6ed4a10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refb35d0c00764409" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46dce8ab84454d41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e88f2589646423d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416244</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>2,058</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,008</x:t>
-[...183 lines deleted...]
-          <x:t>2,584</x:t>
+          <x:t>2,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,476</x:t>
-[...350 lines deleted...]
-          <x:t>2,486</x:t>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,826</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>