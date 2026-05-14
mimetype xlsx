--- v3 (2026-04-24)
+++ v4 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03bfb8c94ece4ad5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re60ee156ad0e44af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e88f2589646423d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R796b6943ea4248e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46dce8ab84454d41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e88f2589646423d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2b099d172ed48c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R796b6943ea4248e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416244</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,424 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...296 lines deleted...]
-          <x:t>09.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,106</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...67 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,928</x:t>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>