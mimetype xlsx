--- v4 (2026-05-14)
+++ v5 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re60ee156ad0e44af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13178264e91b48fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R796b6943ea4248e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd26637978a6248a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2b099d172ed48c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R796b6943ea4248e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb17b2d545674d7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd26637978a6248a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416244</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,731</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>