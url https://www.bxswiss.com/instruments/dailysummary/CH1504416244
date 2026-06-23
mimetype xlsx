--- v5 (2026-06-03)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13178264e91b48fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refe6696890614862" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd26637978a6248a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R115b437fc99a4690"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb17b2d545674d7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd26637978a6248a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94ebaf1fa5404399" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R115b437fc99a4690" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416244</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...360 lines deleted...]
-          <x:t>1,535</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,497</x:t>
-[...6 lines deleted...]
-          <x:t>22.05.2026</x:t>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,429</x:t>
-[...31 lines deleted...]
-          <x:t>1,343</x:t>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,399</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>1,319</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>