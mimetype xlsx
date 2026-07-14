--- v6 (2026-06-23)
+++ v7 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refe6696890614862" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45cedb69fafb4269" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R115b437fc99a4690"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d64261b892d41ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94ebaf1fa5404399" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R115b437fc99a4690" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09077b02bfc44524" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d64261b892d41ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416244</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...144 lines deleted...]
-          <x:t>1,359</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,347</x:t>
-[...276 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>1,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,213</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>1,171</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,183</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>1,205</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,185</x:t>
-[...80 lines deleted...]
-          <x:t>1,273</x:t>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>