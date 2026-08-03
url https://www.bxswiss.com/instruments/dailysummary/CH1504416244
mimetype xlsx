--- v7 (2026-07-14)
+++ v8 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45cedb69fafb4269" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75085bd85fe24c01" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d64261b892d41ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61b9292589424db7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09077b02bfc44524" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d64261b892d41ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R421b1d4fcba94a24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61b9292589424db7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416244</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...36 lines deleted...]
-          <x:t>1,271</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,229</x:t>
-[...6 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,221</x:t>
-[...161 lines deleted...]
-          <x:t>1,279</x:t>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,175</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...320 lines deleted...]
-          <x:t>1,095</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,103</x:t>
-        </x:is>
-[...25 lines deleted...]
-          <x:t>1,123</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>