--- v8 (2026-08-03)
+++ v9 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75085bd85fe24c01" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4700715a40984843" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61b9292589424db7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R179709b1f44f4d4a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R421b1d4fcba94a24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61b9292589424db7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5073f1f1ccc94021" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R179709b1f44f4d4a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416244</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...58 lines deleted...]
-          <x:t>1,111</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,091</x:t>
-[...65 lines deleted...]
-          <x:t>09.07.2026</x:t>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,131</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>1,095</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,103</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...397 lines deleted...]
-          <x:t>1,103</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>