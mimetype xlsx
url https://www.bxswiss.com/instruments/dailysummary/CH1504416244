--- v9 (2026-08-23)
+++ v10 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4700715a40984843" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra94f0a035f804fc1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R179709b1f44f4d4a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35a0965ada264627"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5073f1f1ccc94021" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R179709b1f44f4d4a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93518fac69b847b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35a0965ada264627" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416244</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...112 lines deleted...]
-          <x:t>1,113</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,053</x:t>
-[...156 lines deleted...]
-          <x:t>0,959</x:t>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,953</x:t>
-[...323 lines deleted...]
-          <x:t>0,979</x:t>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,998</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>