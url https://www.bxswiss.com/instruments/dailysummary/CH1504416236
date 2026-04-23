--- v1 (2026-03-14)
+++ v2 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78482bcf2c774a53" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a529fd8430a4a85" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4811cb55c2924ba7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R851bd1b3de0f4494"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18ffcf4437b04ebe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4811cb55c2924ba7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b31a816bbf14205" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R851bd1b3de0f4494" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416236</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...446 lines deleted...]
-          <x:t>1,074</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,096</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>1,612</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>