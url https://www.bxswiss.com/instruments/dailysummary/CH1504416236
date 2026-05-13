--- v2 (2026-04-23)
+++ v3 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a529fd8430a4a85" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96e3c367e3dd475d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R851bd1b3de0f4494"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4adb5e7381b46c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b31a816bbf14205" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R851bd1b3de0f4494" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97812e5e34454cc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4adb5e7381b46c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416236</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,134</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>