--- v3 (2026-05-13)
+++ v4 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96e3c367e3dd475d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8edbe7b8e0c1440a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4adb5e7381b46c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc8e39efa3114f66"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97812e5e34454cc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4adb5e7381b46c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb78ed31598714932" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc8e39efa3114f66" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416236</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...360 lines deleted...]
-          <x:t>0,941</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,805</x:t>
-[...92 lines deleted...]
-          <x:t>0,709</x:t>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,697</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>0,791</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>