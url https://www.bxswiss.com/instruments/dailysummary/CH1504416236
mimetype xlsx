--- v4 (2026-06-02)
+++ v5 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8edbe7b8e0c1440a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5c757d6ce5249af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc8e39efa3114f66"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5d7244e0df2430b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb78ed31598714932" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc8e39efa3114f66" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R207e697c11ef4456" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5d7244e0df2430b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416236</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,416 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...90 lines deleted...]
-          <x:t>0,741</x:t>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,735</x:t>
-[...263 lines deleted...]
-        <x:is>
           <x:t>0,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,667</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,605</x:t>
         </x:is>
       </x:c>
@@ -683,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>