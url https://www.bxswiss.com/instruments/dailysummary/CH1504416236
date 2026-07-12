--- v5 (2026-06-22)
+++ v6 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5c757d6ce5249af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R013d8af117e54116" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5d7244e0df2430b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bcb3d1ef697480c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R207e697c11ef4456" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5d7244e0df2430b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R305d1e22be4549ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bcb3d1ef697480c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416236</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...63 lines deleted...]
-          <x:t>0,579</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,579</x:t>
-[...253 lines deleted...]
-        <x:is>
           <x:t>0,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,593</x:t>
-[...84 lines deleted...]
-        <x:is>
           <x:t>0,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,485</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,457</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>