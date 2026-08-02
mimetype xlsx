--- v6 (2026-07-12)
+++ v7 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R013d8af117e54116" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d68d696024f4f48" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bcb3d1ef697480c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55b7ac65025141a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R305d1e22be4549ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bcb3d1ef697480c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92770e5844064019" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55b7ac65025141a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416236</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...279 lines deleted...]
-          <x:t>0,417</x:t>
+          <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,373</x:t>
-[...43 lines deleted...]
-          <x:t>0,393</x:t>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,355</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,365</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,337</x:t>
-[...33 lines deleted...]
-          <x:t>02.07.2026</x:t>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,369</x:t>
-[...57 lines deleted...]
-        <x:is>
           <x:t>0,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,319</x:t>
-[...16 lines deleted...]
-          <x:t>0,325</x:t>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,287</x:t>
-        </x:is>
-[...84 lines deleted...]
-          <x:t>0,315</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>