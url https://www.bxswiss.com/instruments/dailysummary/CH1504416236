--- v7 (2026-08-02)
+++ v8 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d68d696024f4f48" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb8683a50b0a46fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55b7ac65025141a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R861527bf133b4400"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92770e5844064019" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55b7ac65025141a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R842d8272aa834c90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R861527bf133b4400" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416236</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>02.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,369</x:t>
-[...57 lines deleted...]
-        <x:is>
           <x:t>0,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,319</x:t>
-[...16 lines deleted...]
-          <x:t>0,325</x:t>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,287</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...487 lines deleted...]
-          <x:t>0,287</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>