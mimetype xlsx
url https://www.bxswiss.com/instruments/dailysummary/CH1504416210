--- v2 (2026-03-16)
+++ v3 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc529f6db53f41c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b4b617c502b4130" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0950d6f444b3474d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4946da86ffc44010"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b0932e672b14911" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0950d6f444b3474d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79203c457351400f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4946da86ffc44010" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416210</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,418</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>