--- v3 (2026-04-05)
+++ v4 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b4b617c502b4130" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b762a97ffe541ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4946da86ffc44010"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf35465e5784e4472"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79203c457351400f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4946da86ffc44010" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25e2281e24b249dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf35465e5784e4472" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416210</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,124</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,006</x:t>
-[...571 lines deleted...]
-          <x:t>1,418</x:t>
+          <x:t>1,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>