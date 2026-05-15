--- v4 (2026-04-25)
+++ v5 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b762a97ffe541ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc900c21bbea4846" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf35465e5784e4472"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98f4c2bb00314704"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25e2281e24b249dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf35465e5784e4472" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87c281aa5962499a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98f4c2bb00314704" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416210</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,062</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +413,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>