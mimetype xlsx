--- v5 (2026-05-15)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc900c21bbea4846" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc0214c325f4440d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98f4c2bb00314704"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76cf78af6619411d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87c281aa5962499a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98f4c2bb00314704" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6786aabcfae74cb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76cf78af6619411d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416210</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...360 lines deleted...]
-          <x:t>0,879</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,751</x:t>
-[...97 lines deleted...]
-          <x:t>0,691</x:t>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,649</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...109 lines deleted...]
-          <x:t>0,717</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>