--- v6 (2026-06-05)
+++ v7 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc0214c325f4440d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d283aa632e249b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76cf78af6619411d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c70cad700754f4c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6786aabcfae74cb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76cf78af6619411d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde1661ff713243fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c70cad700754f4c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416210</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...360 lines deleted...]
-          <x:t>0,563</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,545</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>26.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,537</x:t>
-[...225 lines deleted...]
-          <x:t>0,467</x:t>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>