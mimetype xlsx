--- v7 (2026-06-27)
+++ v8 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d283aa632e249b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdab185cbc36d43b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c70cad700754f4c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb756ce60196344b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde1661ff713243fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c70cad700754f4c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69ed06610df543f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb756ce60196344b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416210</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...640 lines deleted...]
-          <x:t>0,365</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>