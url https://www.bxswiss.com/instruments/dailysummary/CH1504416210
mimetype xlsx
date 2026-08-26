--- v8 (2026-08-06)
+++ v9 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdab185cbc36d43b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd28f47d91e0a42b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb756ce60196344b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2ebdd6e7794465c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69ed06610df543f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb756ce60196344b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R222e92f7f31e414e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2ebdd6e7794465c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416210</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,287</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,295</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>07.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,301</x:t>
-[...21 lines deleted...]
-          <x:t>0,295</x:t>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,293</x:t>
-[...156 lines deleted...]
-          <x:t>0,283</x:t>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...300 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,215</x:t>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>