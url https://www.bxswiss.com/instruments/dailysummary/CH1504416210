--- v9 (2026-08-26)
+++ v10 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd28f47d91e0a42b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07377fc7fcd24c0f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2ebdd6e7794465c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6cae74925624f75"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R222e92f7f31e414e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2ebdd6e7794465c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91e0564eb21f4e69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6cae74925624f75" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416210</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...171 lines deleted...]
-          <x:t>0,205</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,185</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>05.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,167</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,179</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...121 lines deleted...]
-          <x:t>0,181</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,167</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>0,173</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,167</x:t>
-[...6 lines deleted...]
-          <x:t>17.08.2026</x:t>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,173</x:t>
-[...171 lines deleted...]
-          <x:t>0,153</x:t>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>