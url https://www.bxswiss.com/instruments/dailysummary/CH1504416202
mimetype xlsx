--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14878147165a4719" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fa58ae5c88e4827" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2257fd5018c0419e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad5c8bb579a34afc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8301842cb02f4b56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2257fd5018c0419e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R386583e1a2a94aa9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad5c8bb579a34afc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416202</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,911</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>