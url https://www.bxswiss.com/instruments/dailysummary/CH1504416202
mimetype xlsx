--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fa58ae5c88e4827" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R229901dd2d924935" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad5c8bb579a34afc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93c586c218fb4c18"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R386583e1a2a94aa9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad5c8bb579a34afc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R999bf9cacc19488a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93c586c218fb4c18" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416202</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>1,822</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,844</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>2,270</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,646</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>