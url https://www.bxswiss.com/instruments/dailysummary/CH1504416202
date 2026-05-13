--- v4 (2026-04-23)
+++ v5 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R229901dd2d924935" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6780575d5a80433b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93c586c218fb4c18"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90c35666c9a846e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R999bf9cacc19488a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93c586c218fb4c18" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b30a3101c904951" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90c35666c9a846e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416202</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,419 +149,68 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...301 lines deleted...]
-          <x:t>1,916</x:t>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,900</x:t>
+          <x:t>1,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,904</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...47 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,926</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,764</x:t>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>