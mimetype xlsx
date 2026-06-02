--- v5 (2026-05-13)
+++ v6 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6780575d5a80433b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7e7130e436e4f4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90c35666c9a846e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5da1df22c5be4085"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b30a3101c904951" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90c35666c9a846e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb8c7060acea47d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5da1df22c5be4085" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416202</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,581</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>