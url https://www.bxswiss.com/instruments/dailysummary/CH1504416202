--- v6 (2026-06-02)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7e7130e436e4f4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b49779c16c8445f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5da1df22c5be4085"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R541d0a5d94a8416a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb8c7060acea47d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5da1df22c5be4085" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1087654a950e4ddf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R541d0a5d94a8416a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416202</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...350 lines deleted...]
-          <x:t>21.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,353</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...77 lines deleted...]
-          <x:t>1,259</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,239</x:t>
-[...75 lines deleted...]
-          <x:t>1,227</x:t>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,153</x:t>
-        </x:is>
-[...30 lines deleted...]
-          <x:t>1,191</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>