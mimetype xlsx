--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b49779c16c8445f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4362e51b1314957" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R541d0a5d94a8416a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7165872289be43e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1087654a950e4ddf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R541d0a5d94a8416a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9452b511eab4534" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7165872289be43e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416202</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>1,259</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,239</x:t>
-[...75 lines deleted...]
-          <x:t>1,227</x:t>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,153</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...89 lines deleted...]
-          <x:t>05.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,195</x:t>
-[...178 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,097</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>1,059</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,071</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>17.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,091</x:t>
-[...90 lines deleted...]
-          <x:t>1,153</x:t>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>