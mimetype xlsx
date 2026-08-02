--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4362e51b1314957" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ff2c1e53c384e23" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7165872289be43e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48a0cd6bfaae4d6b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9452b511eab4534" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7165872289be43e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f3e290d047f4a39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48a0cd6bfaae4d6b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416202</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...80 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,097</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...163 lines deleted...]
-          <x:t>1,153</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,061</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...320 lines deleted...]
-          <x:t>0,993</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,999</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>