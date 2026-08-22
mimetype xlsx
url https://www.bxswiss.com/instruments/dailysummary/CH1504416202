--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ff2c1e53c384e23" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racf4a8f39fdf40e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48a0cd6bfaae4d6b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re848ea238fd84108"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f3e290d047f4a39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48a0cd6bfaae4d6b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4422394bbf26450d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re848ea238fd84108" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416202</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,057</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,001</x:t>
-[...43 lines deleted...]
-          <x:t>0,997</x:t>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,023</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>06.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,989</x:t>
-[...107 lines deleted...]
-          <x:t>0,993</x:t>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,999</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...397 lines deleted...]
-          <x:t>0,999</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>