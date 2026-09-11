--- v10 (2026-08-22)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racf4a8f39fdf40e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19a5cf2ca32948d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re848ea238fd84108"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc73e411e39d4e48"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4422394bbf26450d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re848ea238fd84108" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1504929b41514e25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc73e411e39d4e48" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416202</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...122 lines deleted...]
-          <x:t>0,981</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,023</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>0,885</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>