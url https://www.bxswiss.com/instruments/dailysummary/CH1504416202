--- v11 (2026-09-11)
+++ v12 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19a5cf2ca32948d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R872f91224cdf4154" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc73e411e39d4e48"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfd380999e154a79"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1504929b41514e25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc73e411e39d4e48" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf9bd6f1eb534f47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfd380999e154a79" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416202</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,578 +149,173 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...279 lines deleted...]
-          <x:t>0,859</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,833</x:t>
-[...236 lines deleted...]
-        <x:is>
           <x:t>0,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,791</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,827</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>