--- v12 (2026-10-01)
+++ v13 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R872f91224cdf4154" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08d66fc44e6e4f64" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfd380999e154a79"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88f5c508c8fb4cfe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf9bd6f1eb534f47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfd380999e154a79" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R609116d942e44875" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88f5c508c8fb4cfe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416202</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...215 lines deleted...]
-          <x:t>10.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,856</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>15.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,956</x:t>
-[...134 lines deleted...]
-          <x:t>0,818</x:t>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,754</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>23.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,826</x:t>
-[...134 lines deleted...]
-          <x:t>0,820</x:t>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,800</x:t>
-[...26 lines deleted...]
-          <x:t>0,884</x:t>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>