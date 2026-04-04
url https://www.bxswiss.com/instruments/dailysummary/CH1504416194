--- v2 (2026-03-14)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a6ab21375b34d93" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75a791eb9c544f63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a05450f46a749f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5ed16ded6404921"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3810f413e0740de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a05450f46a749f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf73fa71d40d74c4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5ed16ded6404921" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416194</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,144</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,324</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>