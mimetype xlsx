--- v3 (2026-04-04)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75a791eb9c544f63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R660480ed02ce4571" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5ed16ded6404921"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21ad38428f8f49bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf73fa71d40d74c4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5ed16ded6404921" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4cdc2e5ac36f4866" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21ad38428f8f49bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416194</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>0,942</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,962</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>05.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,994</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...551 lines deleted...]
-          <x:t>1,324</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>