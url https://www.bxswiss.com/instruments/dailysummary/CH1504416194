--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R660480ed02ce4571" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R037ff8eb69a045eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21ad38428f8f49bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7fde47324c194538"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4cdc2e5ac36f4866" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21ad38428f8f49bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4eb1d7c456894295" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7fde47324c194538" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416194</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,419 +149,68 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...338 lines deleted...]
-          <x:t>0,938</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,972</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...20 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,994</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,826</x:t>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>