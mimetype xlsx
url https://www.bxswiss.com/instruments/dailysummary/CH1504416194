--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R037ff8eb69a045eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9541d6aee99143be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7fde47324c194538"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re119a2fe561c4f72"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4eb1d7c456894295" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7fde47324c194538" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8cb5b72a0dd64e2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re119a2fe561c4f72" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416194</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,747</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>