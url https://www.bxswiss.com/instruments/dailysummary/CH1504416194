--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9541d6aee99143be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01ce1be3d4d24121" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re119a2fe561c4f72"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f02406a566d4f50"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8cb5b72a0dd64e2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re119a2fe561c4f72" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd9821ee4f624b0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f02406a566d4f50" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416194</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,507</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>