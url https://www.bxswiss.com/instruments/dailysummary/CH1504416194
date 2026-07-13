--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01ce1be3d4d24121" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7788b98645b743dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f02406a566d4f50"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75a863656abb4f76"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd9821ee4f624b0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f02406a566d4f50" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97978096f5054869" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75a863656abb4f76" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416194</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,485</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,507</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,501</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,501</x:t>
-[...344 lines deleted...]
-        <x:is>
           <x:t>0,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,419</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,395</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>