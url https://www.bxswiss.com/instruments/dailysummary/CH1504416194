--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7788b98645b743dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c9d6fe6aa0b4491" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75a863656abb4f76"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb80cce83e35a46c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97978096f5054869" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75a863656abb4f76" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff6eb78a7a0243c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb80cce83e35a46c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416194</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...279 lines deleted...]
-          <x:t>0,359</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,319</x:t>
-[...48 lines deleted...]
-          <x:t>0,303</x:t>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,311</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>0,319</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,281</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...163 lines deleted...]
-          <x:t>0,271</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>