--- v9 (2026-08-02)
+++ v10 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c9d6fe6aa0b4491" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R209dfcdee055438a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb80cce83e35a46c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re35b3beadab740f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff6eb78a7a0243c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb80cce83e35a46c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d008eee67544a8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re35b3beadab740f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416194</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,319</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,281</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...256 lines deleted...]
-          <x:t>0,253</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,245</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...298 lines deleted...]
-          <x:t>0,245</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>