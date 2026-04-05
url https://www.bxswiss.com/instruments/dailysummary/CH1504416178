--- v2 (2026-03-14)
+++ v3 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0df44e9719b7486c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R171b05f6d11f4046" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra83d11039a65401f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b69a18a467f4f63"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06196b82f1f24dbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra83d11039a65401f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5efec631e4ac43dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b69a18a467f4f63" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416178</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,900</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,238</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>