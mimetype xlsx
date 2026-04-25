--- v3 (2026-04-05)
+++ v4 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R171b05f6d11f4046" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27c9ed2b93ce4485" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b69a18a467f4f63"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0cc779ce1ad44359"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5efec631e4ac43dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b69a18a467f4f63" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2aee7b24e03448a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0cc779ce1ad44359" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416178</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...95 lines deleted...]
-          <x:t>1,190</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,200</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>1,066</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,024</x:t>
-[...463 lines deleted...]
-          <x:t>1,238</x:t>
+          <x:t>1,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>