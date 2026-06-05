--- v4 (2026-04-25)
+++ v5 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27c9ed2b93ce4485" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R875f5b3c7bda4a8b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0cc779ce1ad44359"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra75c64ca23204676"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2aee7b24e03448a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0cc779ce1ad44359" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R657f90e985704ec6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra75c64ca23204676" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416178</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>0,736</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>