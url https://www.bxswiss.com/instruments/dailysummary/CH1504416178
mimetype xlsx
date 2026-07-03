--- v5 (2026-06-05)
+++ v6 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R875f5b3c7bda4a8b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4c72089487648c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra75c64ca23204676"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8c5d6b7e51d4550"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R657f90e985704ec6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra75c64ca23204676" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90759e3924144b2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8c5d6b7e51d4550" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416178</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...360 lines deleted...]
-          <x:t>0,565</x:t>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,539</x:t>
-[...43 lines deleted...]
-          <x:t>0,467</x:t>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,467</x:t>
-[...188 lines deleted...]
-          <x:t>0,383</x:t>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>