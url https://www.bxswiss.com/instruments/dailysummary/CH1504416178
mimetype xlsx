--- v6 (2026-07-03)
+++ v7 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4c72089487648c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf43d77b422d4928" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8c5d6b7e51d4550"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce1cceb8ecd94c13"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90759e3924144b2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8c5d6b7e51d4550" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a1b6379f9ae4b19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce1cceb8ecd94c13" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416178</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
-[...252 lines deleted...]
-          <x:t>0,369</x:t>
+          <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,349</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...202 lines deleted...]
-          <x:t>0,333</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,295</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>30.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,277</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,289</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,267</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>02.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,297</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>0,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,267</x:t>
-[...9 lines deleted...]
-          <x:t>0,263</x:t>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>