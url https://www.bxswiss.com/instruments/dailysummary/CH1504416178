--- v7 (2026-07-25)
+++ v8 (2026-08-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf43d77b422d4928" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55fdfca2cea1405b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce1cceb8ecd94c13"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb21f22c0799d414b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a1b6379f9ae4b19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce1cceb8ecd94c13" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e9940002de340c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb21f22c0799d414b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416178</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.06.2026</x:t>
-[...68 lines deleted...]
-          <x:t>0,277</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,295</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...94 lines deleted...]
-          <x:t>0,289</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,259</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...89 lines deleted...]
-          <x:t>07.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,259</x:t>
-[...360 lines deleted...]
-          <x:t>0,249</x:t>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>