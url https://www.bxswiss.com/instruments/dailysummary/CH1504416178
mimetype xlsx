--- v8 (2026-08-14)
+++ v9 (2026-09-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55fdfca2cea1405b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7291564506144490" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb21f22c0799d414b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce22e94ac6214695"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e9940002de340c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb21f22c0799d414b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0626d1c3f9944ceb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce22e94ac6214695" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416178</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,185</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>