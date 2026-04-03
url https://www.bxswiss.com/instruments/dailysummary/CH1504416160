--- v1 (2026-03-14)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43abe7d87ff64b43" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e335cba12a14793" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6aeb1580663b4b3e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc314009898654477"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0184b7f184be4beb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6aeb1580663b4b3e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53d3055f53034cdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc314009898654477" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416160</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...355 lines deleted...]
-          <x:t>1,631</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,743</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>1,810</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,828</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>1,815</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,988</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>1,802</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,802</x:t>
-[...139 lines deleted...]
-          <x:t>2,132</x:t>
+          <x:t>2,064</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>