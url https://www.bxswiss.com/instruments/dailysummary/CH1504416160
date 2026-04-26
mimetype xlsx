--- v2 (2026-04-03)
+++ v3 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e335cba12a14793" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0248730e24dd4ccd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc314009898654477"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racad3ee28bef4ea0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53d3055f53034cdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc314009898654477" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7e1c4a62fbd456e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racad3ee28bef4ea0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416160</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...63 lines deleted...]
-          <x:t>1,788</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,678</x:t>
-[...566 lines deleted...]
-          <x:t>2,064</x:t>
+          <x:t>1,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,552</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>