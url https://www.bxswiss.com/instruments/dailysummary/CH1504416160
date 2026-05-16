--- v3 (2026-04-26)
+++ v4 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0248730e24dd4ccd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfad457eb556542b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racad3ee28bef4ea0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ee166a26d3845ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7e1c4a62fbd456e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racad3ee28bef4ea0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R354121a8fb94466d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ee166a26d3845ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416160</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,614</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>