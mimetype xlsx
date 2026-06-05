--- v4 (2026-05-16)
+++ v5 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfad457eb556542b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R421dd3ffe36a4e43" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ee166a26d3845ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R970ebf1961814322"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R354121a8fb94466d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ee166a26d3845ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde2d5451aa834c97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R970ebf1961814322" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416160</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,437</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>