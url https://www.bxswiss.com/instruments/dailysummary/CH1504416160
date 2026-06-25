--- v5 (2026-06-05)
+++ v6 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R421dd3ffe36a4e43" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3cd3b48051b4b2c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R970ebf1961814322"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reaa1ffec48254495"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde2d5451aa834c97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R970ebf1961814322" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6bb2ca9ba464d42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reaa1ffec48254495" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416160</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...242 lines deleted...]
-          <x:t>15.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,327</x:t>
-[...124 lines deleted...]
-          <x:t>22.05.2026</x:t>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,167</x:t>
-[...134 lines deleted...]
-          <x:t>1,107</x:t>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,097</x:t>
-[...16 lines deleted...]
-          <x:t>1,131</x:t>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,075</x:t>
-[...53 lines deleted...]
-          <x:t>1,047</x:t>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>