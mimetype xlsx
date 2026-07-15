--- v6 (2026-06-25)
+++ v7 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3cd3b48051b4b2c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c1e0529e60449d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reaa1ffec48254495"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7099f262c40c42d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6bb2ca9ba464d42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reaa1ffec48254495" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65dd89fd268f49e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7099f262c40c42d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416160</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...117 lines deleted...]
-          <x:t>1,107</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,097</x:t>
-[...16 lines deleted...]
-          <x:t>1,131</x:t>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,075</x:t>
-[...249 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,993</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,959</x:t>
-[...166 lines deleted...]
-          <x:t>0,957</x:t>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>