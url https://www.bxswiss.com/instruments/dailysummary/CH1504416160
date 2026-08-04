--- v7 (2026-07-15)
+++ v8 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c1e0529e60449d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R551670b094764c41" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7099f262c40c42d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4340a42e30bc4919"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65dd89fd268f49e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7099f262c40c42d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra36593ed58044a55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4340a42e30bc4919" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416160</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,959</x:t>
-[...367 lines deleted...]
-          <x:t>0,915</x:t>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,897</x:t>
+          <x:t>0,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,903</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.07.2026</x:t>
-[...154 lines deleted...]
-          <x:t>0,935</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>