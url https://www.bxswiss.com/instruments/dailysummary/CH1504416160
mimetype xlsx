--- v8 (2026-08-04)
+++ v9 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R551670b094764c41" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c7dfa7c1adb4318" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4340a42e30bc4919"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76d0f9a1f8944d54"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra36593ed58044a55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4340a42e30bc4919" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07773a0134144035" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76d0f9a1f8944d54" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416160</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,905</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,927</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,915</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,897</x:t>
+          <x:t>0,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,903</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.07.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>