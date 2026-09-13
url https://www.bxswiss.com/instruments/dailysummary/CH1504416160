--- v9 (2026-08-24)
+++ v10 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c7dfa7c1adb4318" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc9c1b026c0142e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76d0f9a1f8944d54"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47fc4fa41a7248ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07773a0134144035" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76d0f9a1f8944d54" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re337b63086b14eb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47fc4fa41a7248ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416160</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,999</x:t>
-[...242 lines deleted...]
-          <x:t>0,795</x:t>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,791</x:t>
-[...323 lines deleted...]
-          <x:t>0,801</x:t>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>