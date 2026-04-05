--- v2 (2026-03-15)
+++ v3 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde3d7180e21f48d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7954508c1cb04f7b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f6c62aaffa84e9d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R137157ef10384731"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d553a447d2d460a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f6c62aaffa84e9d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd45c54ef59d04554" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R137157ef10384731" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416152</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...355 lines deleted...]
-          <x:t>0,943</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,943</x:t>
-[...111 lines deleted...]
-        <x:is>
           <x:t>1,126</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,958</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,156</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>