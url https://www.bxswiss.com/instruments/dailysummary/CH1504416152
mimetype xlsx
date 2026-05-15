--- v3 (2026-04-05)
+++ v4 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7954508c1cb04f7b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb8c1a9e88d84dbe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R137157ef10384731"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re728b158dd7b4c3e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd45c54ef59d04554" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R137157ef10384731" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe7d8094edee4ff6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re728b158dd7b4c3e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416152</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>1,156</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>