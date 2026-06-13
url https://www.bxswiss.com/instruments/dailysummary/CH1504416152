--- v4 (2026-05-15)
+++ v5 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb8c1a9e88d84dbe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6cfe7232432415f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re728b158dd7b4c3e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd547ffb1ad1144be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe7d8094edee4ff6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re728b158dd7b4c3e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac6c974381fa43af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd547ffb1ad1144be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416152</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...360 lines deleted...]
-          <x:t>0,711</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,613</x:t>
-[...70 lines deleted...]
-          <x:t>0,615</x:t>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,563</x:t>
-[...91 lines deleted...]
-        <x:is>
           <x:t>0,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,607</x:t>
-[...36 lines deleted...]
-          <x:t>0,581</x:t>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>