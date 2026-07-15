--- v5 (2026-06-13)
+++ v6 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6cfe7232432415f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2acdfcb594704e92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd547ffb1ad1144be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b9ccf12271c4168"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac6c974381fa43af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd547ffb1ad1144be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R975d25d7b53c41ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b9ccf12271c4168" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416152</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>0,363</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>