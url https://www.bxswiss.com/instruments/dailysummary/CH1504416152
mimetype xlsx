--- v6 (2026-07-15)
+++ v7 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2acdfcb594704e92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7d25aff33604fb0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b9ccf12271c4168"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90ec03a755fb47d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R975d25d7b53c41ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b9ccf12271c4168" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c6ecb8503d547ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90ec03a755fb47d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416152</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...279 lines deleted...]
-          <x:t>0,289</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,269</x:t>
-[...129 lines deleted...]
-          <x:t>0,231</x:t>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,239</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.07.2026</x:t>
-[...144 lines deleted...]
-          <x:t>0,265</x:t>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,235</x:t>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>