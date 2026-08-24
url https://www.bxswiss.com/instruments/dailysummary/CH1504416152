--- v7 (2026-08-04)
+++ v8 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7d25aff33604fb0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29b7d31e41284435" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90ec03a755fb47d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2a89187aa244c76"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c6ecb8503d547ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90ec03a755fb47d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c5bc143e4c54205" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2a89187aa244c76" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416152</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,249</x:t>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,245</x:t>
-[...11 lines deleted...]
-          <x:t>0,241</x:t>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,251</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,231</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,239</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.07.2026</x:t>
-[...144 lines deleted...]
-          <x:t>0,265</x:t>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,235</x:t>
-[...344 lines deleted...]
-        <x:is>
           <x:t>0,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,209</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>