--- v8 (2026-08-24)
+++ v9 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29b7d31e41284435" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e707823668e47b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2a89187aa244c76"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R737fe719f4564e1b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c5bc143e4c54205" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2a89187aa244c76" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R086671538ef64baf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R737fe719f4564e1b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416152</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...225 lines deleted...]
-          <x:t>0,163</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,149</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>05.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,133</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,145</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,151</x:t>
-[...58 lines deleted...]
-          <x:t>0,137</x:t>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,139</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>0,137</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,135</x:t>
-[...161 lines deleted...]
-          <x:t>0,133</x:t>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>