--- v1 (2026-02-21)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R419ebe761d16438c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf695ba4171da4446" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48f41b2cac6a4845"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76672f0e02564125"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0800418562e842f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48f41b2cac6a4845" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86ae51ba12cf428f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76672f0e02564125" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416137</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>0,751</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>