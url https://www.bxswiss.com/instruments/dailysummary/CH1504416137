--- v2 (2026-04-03)
+++ v3 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf695ba4171da4446" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72fc887b62144b1f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76672f0e02564125"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8cdc86ce8fc4d05"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86ae51ba12cf428f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76672f0e02564125" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17c064541cb14243" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8cdc86ce8fc4d05" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416137</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...95 lines deleted...]
-          <x:t>0,900</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,992</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...469 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,116</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>1,080</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>