--- v3 (2026-04-24)
+++ v4 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72fc887b62144b1f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23cea4275f0043a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8cdc86ce8fc4d05"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7799123a8d3443f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17c064541cb14243" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8cdc86ce8fc4d05" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R872d0f33316c426a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7799123a8d3443f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416137</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,818</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>