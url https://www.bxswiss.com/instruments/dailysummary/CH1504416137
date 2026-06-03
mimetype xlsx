--- v4 (2026-05-14)
+++ v5 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23cea4275f0043a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9cd7d818d284d1a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7799123a8d3443f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf091792527374f43"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R872d0f33316c426a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7799123a8d3443f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3936e21a602e4d36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf091792527374f43" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416137</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...360 lines deleted...]
-          <x:t>0,663</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,573</x:t>
-[...75 lines deleted...]
-          <x:t>0,519</x:t>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,527</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.05.2026</x:t>
-[...127 lines deleted...]
-          <x:t>0,545</x:t>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>