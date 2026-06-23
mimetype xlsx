--- v5 (2026-06-03)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9cd7d818d284d1a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rade8834b19904c75" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf091792527374f43"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb477fa3bd5e24ee8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3936e21a602e4d36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf091792527374f43" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6684466e493f41b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb477fa3bd5e24ee8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416137</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...360 lines deleted...]
-          <x:t>0,491</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,471</x:t>
-[...42 lines deleted...]
-        <x:is>
           <x:t>0,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,385</x:t>
-[...139 lines deleted...]
-          <x:t>0,351</x:t>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>