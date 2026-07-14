--- v6 (2026-06-23)
+++ v7 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rade8834b19904c75" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R006978f19bc14ed4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb477fa3bd5e24ee8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14d2ce272f2140c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6684466e493f41b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb477fa3bd5e24ee8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1dbe28a4e944579" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14d2ce272f2140c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416137</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,339</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>