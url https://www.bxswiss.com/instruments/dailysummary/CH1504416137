--- v7 (2026-07-14)
+++ v8 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R006978f19bc14ed4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc855453cd8e046e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14d2ce272f2140c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1162326efba2461c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1dbe28a4e944579" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14d2ce272f2140c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc8b7b05c88d44e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1162326efba2461c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416137</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...257 lines deleted...]
-          <x:t>0,239</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,255</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>0,269</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,249</x:t>
-[...87 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,221</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...173 lines deleted...]
-          <x:t>0,217</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>