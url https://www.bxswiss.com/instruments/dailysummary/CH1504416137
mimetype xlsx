--- v8 (2026-08-03)
+++ v9 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc855453cd8e046e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ce1ab11a8fa45d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1162326efba2461c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13946f484aa44af6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc8b7b05c88d44e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1162326efba2461c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddc097f553b84496" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13946f484aa44af6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416137</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,229</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,243</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>03.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,221</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...357 lines deleted...]
-          <x:t>0,205</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,209</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...177 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>