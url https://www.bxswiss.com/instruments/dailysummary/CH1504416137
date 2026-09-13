--- v9 (2026-08-23)
+++ v10 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ce1ab11a8fa45d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bdffcdcb67d4203" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13946f484aa44af6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d90a99a4e83416a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddc097f553b84496" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13946f484aa44af6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R883a75509d8c4d31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d90a99a4e83416a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416137</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...252 lines deleted...]
-          <x:t>0,151</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,137</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>05.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,131</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,125</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>0,135</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>0,135</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,129</x:t>
-[...70 lines deleted...]
-          <x:t>0,127</x:t>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,125</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>0,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,127</x:t>
-[...107 lines deleted...]
-          <x:t>0,123</x:t>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>