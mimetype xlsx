--- v2 (2026-03-17)
+++ v3 (2026-04-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7500bcea07e427f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5d14816febb46a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra379f52c49744425"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R461e0dc6c4cb4f2e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79ab33260a194ab9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra379f52c49744425" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38f2bed88e5c4245" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R461e0dc6c4cb4f2e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416129</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,674</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,878</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>