--- v3 (2026-04-06)
+++ v4 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5d14816febb46a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cb15419288a4dcf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R461e0dc6c4cb4f2e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9fd7970f8794e4c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38f2bed88e5c4245" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R461e0dc6c4cb4f2e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17cfe84998c44825" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9fd7970f8794e4c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416129</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,554</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,518</x:t>
-[...544 lines deleted...]
-          <x:t>1,878</x:t>
+          <x:t>1,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,418</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>