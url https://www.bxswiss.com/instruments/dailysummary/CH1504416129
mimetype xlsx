--- v4 (2026-04-27)
+++ v5 (2026-05-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cb15419288a4dcf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9478f2de05794eae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9fd7970f8794e4c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1762cb7f0b6e4f48"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17cfe84998c44825" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9fd7970f8794e4c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7a889281f194b77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1762cb7f0b6e4f48" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416129</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,514</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>