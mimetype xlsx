--- v5 (2026-05-17)
+++ v6 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9478f2de05794eae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3782712478c44ae1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1762cb7f0b6e4f48"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5a4127daf014b9f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7a889281f194b77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1762cb7f0b6e4f48" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6a4482256b249b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5a4127daf014b9f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416129</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,293</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>