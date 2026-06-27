--- v6 (2026-06-06)
+++ v7 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3782712478c44ae1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cfbe307ecf24763" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5a4127daf014b9f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce315aaeae06473f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6a4482256b249b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5a4127daf014b9f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ef997505cfb40aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce315aaeae06473f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416129</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...323 lines deleted...]
-          <x:t>21.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,131</x:t>
-[...16 lines deleted...]
-          <x:t>22.05.2026</x:t>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,053</x:t>
-[...134 lines deleted...]
-          <x:t>1,001</x:t>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,939</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>1,021</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,971</x:t>
-[...70 lines deleted...]
-          <x:t>0,977</x:t>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,971</x:t>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>