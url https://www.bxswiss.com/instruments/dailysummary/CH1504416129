--- v7 (2026-06-27)
+++ v8 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cfbe307ecf24763" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R003d71279cfd4574" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce315aaeae06473f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd23a5d9454334ea2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ef997505cfb40aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce315aaeae06473f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfebcd6c1d92d404d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd23a5d9454334ea2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416129</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...117 lines deleted...]
-          <x:t>1,001</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,939</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>1,021</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,971</x:t>
-[...70 lines deleted...]
-          <x:t>0,977</x:t>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,971</x:t>
-[...145 lines deleted...]
-        <x:is>
           <x:t>0,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,941</x:t>
-[...16 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,897</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>0,869</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,877</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...148 lines deleted...]
-          <x:t>0,935</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,861</x:t>
-[...53 lines deleted...]
-          <x:t>0,897</x:t>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>