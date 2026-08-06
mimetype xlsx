--- v8 (2026-07-17)
+++ v9 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R003d71279cfd4574" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41054a7a6b2945af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd23a5d9454334ea2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re489f5f184064ce1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfebcd6c1d92d404d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd23a5d9454334ea2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2917a93180f4fd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re489f5f184064ce1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416129</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,941</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,893</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>16.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,869</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...288 lines deleted...]
-          <x:t>0,873</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,817</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...298 lines deleted...]
-          <x:t>0,823</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>