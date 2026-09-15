--- v9 (2026-08-06)
+++ v10 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41054a7a6b2945af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2e9e53b74264670" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re489f5f184064ce1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb5db657df79474f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2917a93180f4fd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re489f5f184064ce1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13a1407ada3747d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb5db657df79474f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416129</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...112 lines deleted...]
-          <x:t>0,829</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,813</x:t>
-[...335 lines deleted...]
-          <x:t>29.07.2026</x:t>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,899</x:t>
-[...144 lines deleted...]
-          <x:t>0,719</x:t>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>