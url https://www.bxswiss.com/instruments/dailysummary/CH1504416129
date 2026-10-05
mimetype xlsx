--- v10 (2026-09-15)
+++ v11 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2e9e53b74264670" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5d56005d2d340a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb5db657df79474f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R798441d2e3ce45cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13a1407ada3747d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb5db657df79474f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd7f7d9e2a9d45f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R798441d2e3ce45cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416129</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,733</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,731</x:t>
-[...6 lines deleted...]
-          <x:t>17.08.2026</x:t>
+          <x:t>0,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,703</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...60 lines deleted...]
-          <x:t>0,703</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,713</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>0,703</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,677</x:t>
-[...404 lines deleted...]
-          <x:t>0,734</x:t>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>