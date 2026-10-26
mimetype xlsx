--- v11 (2026-10-05)
+++ v12 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5d56005d2d340a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra12acc98b18548ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R798441d2e3ce45cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7908833c06143c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd7f7d9e2a9d45f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R798441d2e3ce45cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc65943c4c1a4fd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7908833c06143c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416129</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,681</x:t>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,629</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,643</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>0,659</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,671</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...271 lines deleted...]
-          <x:t>0,629</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,635</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,651</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,649</x:t>
-[...242 lines deleted...]
-          <x:t>0,655</x:t>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>