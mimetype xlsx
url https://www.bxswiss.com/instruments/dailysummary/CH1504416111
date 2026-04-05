--- v2 (2026-03-15)
+++ v3 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37344ff63b914c3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R181a7263a5a94279" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbea1233f16064c4e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53814a4bd6a542a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfffd4a8bbd294116" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbea1233f16064c4e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3c81c797b884c2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53814a4bd6a542a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416111</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,742</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,008</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>