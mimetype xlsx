--- v3 (2026-04-05)
+++ v4 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R181a7263a5a94279" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2b50fcd2bd74bd1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53814a4bd6a542a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57ce5b3934514b77"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3c81c797b884c2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53814a4bd6a542a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05b2043366b14f84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57ce5b3934514b77" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416111</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>1,008</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>