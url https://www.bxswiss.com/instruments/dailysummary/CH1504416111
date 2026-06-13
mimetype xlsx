--- v4 (2026-05-15)
+++ v5 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2b50fcd2bd74bd1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bc87f38a7584dda" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57ce5b3934514b77"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e57ddbfd5c94ba4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05b2043366b14f84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57ce5b3934514b77" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71638b8d98d549f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e57ddbfd5c94ba4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416111</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...387 lines deleted...]
-          <x:t>0,571</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,569</x:t>
-[...65 lines deleted...]
-          <x:t>0,469</x:t>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,491</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...114 lines deleted...]
-          <x:t>0,511</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>