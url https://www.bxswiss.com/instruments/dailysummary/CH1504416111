--- v5 (2026-06-13)
+++ v6 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bc87f38a7584dda" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ff4978cc05e4f60" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e57ddbfd5c94ba4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89aca2e3acd34b9f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71638b8d98d549f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e57ddbfd5c94ba4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3180c3f8d2c4e0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89aca2e3acd34b9f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416111</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...468 lines deleted...]
-          <x:t>0,331</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,329</x:t>
-[...134 lines deleted...]
-          <x:t>0,317</x:t>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>