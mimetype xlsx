--- v6 (2026-07-15)
+++ v7 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ff4978cc05e4f60" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redf14894fee240ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89aca2e3acd34b9f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabfff0542a434de2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3180c3f8d2c4e0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89aca2e3acd34b9f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raadbd801af0d42d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabfff0542a434de2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416111</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...225 lines deleted...]
-          <x:t>0,269</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,237</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>30.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,231</x:t>
-[...62 lines deleted...]
-        <x:is>
           <x:t>0,227</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...150 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,205</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...46 lines deleted...]
-          <x:t>0,205</x:t>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>