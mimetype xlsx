--- v7 (2026-08-04)
+++ v8 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redf14894fee240ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb2ad9dc918c4ec3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabfff0542a434de2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ab1e82ede7643f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raadbd801af0d42d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabfff0542a434de2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf35cb35a0e374fa8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ab1e82ede7643f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416111</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,207</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,217</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,205</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...347 lines deleted...]
-          <x:t>0,191</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,195</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...111 lines deleted...]
-          <x:t>29.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,181</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...67 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>