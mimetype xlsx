--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R758def7c70b84a69" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b13e6476a644339" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4be704ca29fb493b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa4ab56bea62479f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4c3fa193a5a40ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4be704ca29fb493b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc68fa6fd5064f7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa4ab56bea62479f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416103</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,739</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>