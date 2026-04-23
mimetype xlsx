--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b13e6476a644339" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R683d3325ba014c08" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa4ab56bea62479f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R146e8d5ceaf8430f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc68fa6fd5064f7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa4ab56bea62479f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R500eb57a6d604b29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R146e8d5ceaf8430f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416103</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,780</x:t>
-[...576 lines deleted...]
-          <x:t>0,942</x:t>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>