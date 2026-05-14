--- v4 (2026-04-23)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R683d3325ba014c08" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8eff9f5ffb904077" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R146e8d5ceaf8430f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R159209ec786c4a26"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R500eb57a6d604b29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R146e8d5ceaf8430f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb94a6aa1395d4d6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R159209ec786c4a26" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416103</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,718</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>