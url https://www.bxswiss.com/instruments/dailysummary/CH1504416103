--- v5 (2026-05-14)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8eff9f5ffb904077" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3160522cf90b448f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R159209ec786c4a26"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16c054620da54433"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb94a6aa1395d4d6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R159209ec786c4a26" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2d95f53bb684629" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16c054620da54433" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416103</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>0,477</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>