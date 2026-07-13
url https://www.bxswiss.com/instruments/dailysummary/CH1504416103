--- v6 (2026-06-23)
+++ v7 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3160522cf90b448f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4872df11e6c84d74" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16c054620da54433"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a5b510220b0419c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2d95f53bb684629" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16c054620da54433" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f31d75a059e4d7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a5b510220b0419c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416103</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>0,345</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,337</x:t>
-[...227 lines deleted...]
-          <x:t>09.06.2026</x:t>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,359</x:t>
-[...84 lines deleted...]
-        <x:is>
           <x:t>0,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,297</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,281</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>