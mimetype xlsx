--- v7 (2026-07-13)
+++ v8 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4872df11e6c84d74" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44cbc6a2c36846b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a5b510220b0419c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69a04c5c0e5d4561"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f31d75a059e4d7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a5b510220b0419c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02eea29f729f455f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69a04c5c0e5d4561" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416103</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...279 lines deleted...]
-          <x:t>0,251</x:t>
+          <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,221</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>0,233</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,217</x:t>
-[...236 lines deleted...]
-        <x:is>
           <x:t>0,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>