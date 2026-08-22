--- v8 (2026-08-02)
+++ v9 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44cbc6a2c36846b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d69a9a007344e0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69a04c5c0e5d4561"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R321e51801bbb43df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02eea29f729f455f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69a04c5c0e5d4561" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f153160bdfc40f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R321e51801bbb43df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416103</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,215</x:t>
-[...35 lines deleted...]
-        <x:is>
           <x:t>0,211</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>08.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,191</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...276 lines deleted...]
-          <x:t>0,177</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,181</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...111 lines deleted...]
-          <x:t>29.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,167</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...65 lines deleted...]
-          <x:t>0,167</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>